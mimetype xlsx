--- v0 (2026-03-20)
+++ v1 (2026-05-21)
@@ -14,109 +14,103 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/a97ec6da21a93dc6/Dokumente/Arbeitsordner/DSV-GF/Terminschutztabellen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0FE65A3F-2D3D-4E59-BEDF-6A14DD12C41B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{66535051-7895-4419-A46C-077FEB340FE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Agi" sheetId="1" r:id="rId1"/>
     <sheet name="Flyball" sheetId="6" r:id="rId2"/>
     <sheet name="Hoopers" sheetId="4" r:id="rId3"/>
     <sheet name="IGP" sheetId="5" r:id="rId4"/>
     <sheet name="Obi" sheetId="7" r:id="rId5"/>
     <sheet name="RO" sheetId="8" r:id="rId6"/>
     <sheet name="THS" sheetId="9" r:id="rId7"/>
     <sheet name="Mond" sheetId="10" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="363">
   <si>
     <t>Datum</t>
   </si>
   <si>
-    <t>1. Richter</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereinsnummer und Verein</t>
   </si>
   <si>
     <t>T-Sch-Nr.</t>
   </si>
   <si>
-    <t>2. Richter</t>
-[...1 lines deleted...]
-  <si>
     <t>Bemerkung</t>
   </si>
   <si>
     <t xml:space="preserve">                                               Deutscher Sporthund Verband</t>
   </si>
   <si>
     <t>140 LoxNess</t>
   </si>
   <si>
     <t>DSV-Meisterschaften</t>
   </si>
   <si>
     <t>143 Berkel Jumper e. V.</t>
   </si>
   <si>
     <t>126 HSV Hostedde-Grevel 1983 e. V.</t>
   </si>
   <si>
     <t>227 HSG Niederzier 1995 e. V.</t>
   </si>
   <si>
     <t>125 HSF Ratingen 1959 e. V.</t>
   </si>
   <si>
     <t>163 Agility Jumper Dülmen e.V.</t>
@@ -799,74 +793,68 @@
   <si>
     <t>HSV Essen Kupferdreh</t>
   </si>
   <si>
     <t>4-IGP-26-0023</t>
   </si>
   <si>
     <t>HSF 93 Gangelt</t>
   </si>
   <si>
     <t>Kahle</t>
   </si>
   <si>
     <t>4-IGP-26-0021</t>
   </si>
   <si>
     <t>VfH Oedt</t>
   </si>
   <si>
     <t>4-IGP-26-0016</t>
   </si>
   <si>
     <t>HSV Schmallenberg</t>
   </si>
   <si>
-    <t>4-IGP-26-0022</t>
-[...1 lines deleted...]
-  <si>
     <t>Stand:</t>
   </si>
   <si>
     <t>4-AGI-25-47</t>
   </si>
   <si>
     <t>4-AGI-26-48</t>
   </si>
   <si>
     <t>4-AGI-26-49</t>
   </si>
   <si>
     <t>138 Weser Ems Hoppers</t>
   </si>
   <si>
     <t>Kate Thomsen</t>
   </si>
   <si>
-    <t>Jannik Gramm</t>
-[...1 lines deleted...]
-  <si>
     <t>227 HSG Niederzier</t>
   </si>
   <si>
     <t>V. Boehk</t>
   </si>
   <si>
     <t>N. Holicka</t>
   </si>
   <si>
     <t>4-THS-26-01</t>
   </si>
   <si>
     <t>T. Kahle</t>
   </si>
   <si>
     <t>N. Pace-O'Shea</t>
   </si>
   <si>
     <t>4-ROB-26-0050</t>
   </si>
   <si>
     <t>N.Ernst</t>
   </si>
   <si>
     <t>C. Meier</t>
@@ -895,113 +883,83 @@
   <si>
     <t>M. Schofelmeer</t>
   </si>
   <si>
     <t>M. Kolczak /DVG</t>
   </si>
   <si>
     <t>4-THS-26-02</t>
   </si>
   <si>
     <t>VM  Wesel am Jäger</t>
   </si>
   <si>
     <t>VM CC Angerland</t>
   </si>
   <si>
     <t>Ton Hoffmann</t>
   </si>
   <si>
     <t>DSV VM Ratingen</t>
   </si>
   <si>
     <t>213 HSV Krefeld-Verberg</t>
   </si>
   <si>
-    <t>117 VEA Borken</t>
-[...1 lines deleted...]
-  <si>
     <t>114 Hundesportverein Büdericher Insel</t>
   </si>
   <si>
     <t>C.Meier</t>
   </si>
   <si>
     <t>125 HSF Ratingen</t>
   </si>
   <si>
     <t>DSV-VM Berkel-Jumper e.V.</t>
   </si>
   <si>
     <t>4-OBE-26-0002</t>
   </si>
   <si>
     <t>4-OBE-26-0004</t>
   </si>
   <si>
     <t>4-OBE-26-0005</t>
   </si>
   <si>
     <t>4-OBE-26-0006</t>
   </si>
   <si>
     <t>4-OBE-26-0007</t>
   </si>
   <si>
     <t>4-OBE-26-0008</t>
   </si>
   <si>
     <t>4-OBE-26-0009</t>
   </si>
   <si>
-    <t>4-THS-26-0007</t>
-[...25 lines deleted...]
-  <si>
     <t>Rainer Sydow (swhv)</t>
   </si>
   <si>
     <t>Thomas Nicolas (RVZ)</t>
   </si>
   <si>
     <t>Martina Liepner (RVZ)</t>
   </si>
   <si>
     <t>Maren Quester (HSVRM)</t>
   </si>
   <si>
     <t>Monique Barten (NL)</t>
   </si>
   <si>
     <t>4-OBE-26-0003</t>
   </si>
   <si>
     <t>4-OBE-26-0001</t>
   </si>
   <si>
     <t>Flyball Open Word Cup in Norwich / GB</t>
   </si>
   <si>
     <t>FCI WM</t>
@@ -1024,137 +982,257 @@
   <si>
     <t>dhv-DM/DJM SGSV</t>
   </si>
   <si>
     <t>dhv Meisterschaft</t>
   </si>
   <si>
     <t>25.-27.09.2026</t>
   </si>
   <si>
     <t>30.10 - 01.11.2026</t>
   </si>
   <si>
     <t>dhv DM Fährtenhunde (HSVRM)</t>
   </si>
   <si>
     <t>dhv DM Gebrauchshunde (DSV)</t>
   </si>
   <si>
     <t>10.-11.10.2026</t>
   </si>
   <si>
     <t>dhv DM Obedience (HSVRM)</t>
   </si>
   <si>
-    <t>11.-12.07. 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>05.-06.09.2026</t>
   </si>
   <si>
     <t>dhv THS-DM (SGSV)</t>
   </si>
   <si>
     <t>dhv CC-Meisterschaft (swhv)</t>
   </si>
   <si>
     <t>31.10-01.11.2026</t>
   </si>
   <si>
     <t>VDH THS-DM (Weeze)</t>
   </si>
   <si>
     <t>21.-22.11,2026</t>
   </si>
   <si>
     <t>VDH CC-DM (swhv)</t>
   </si>
   <si>
     <t>RO-VM Soul dogs</t>
   </si>
   <si>
     <t>VM - VDH</t>
   </si>
   <si>
     <t>VM - FCI</t>
   </si>
   <si>
     <t>4-ROB-26-0051</t>
   </si>
   <si>
     <t>HSG Niederzier</t>
+  </si>
+  <si>
+    <t>4-HO-26-0005</t>
+  </si>
+  <si>
+    <t>Elena Martin</t>
+  </si>
+  <si>
+    <t>4-HO-26-0001</t>
+  </si>
+  <si>
+    <t>C. Mielke-Nowaczek</t>
+  </si>
+  <si>
+    <t>4-HO-26-0002</t>
+  </si>
+  <si>
+    <t>4-HO-26-0003</t>
+  </si>
+  <si>
+    <t>138 Weser-Ems-Hoppers</t>
+  </si>
+  <si>
+    <t>Susi Tauern</t>
+  </si>
+  <si>
+    <t>4-HO-26-0004</t>
+  </si>
+  <si>
+    <t>145 Steerner Hope´s</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0028</t>
+  </si>
+  <si>
+    <t>Niederzier</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0026</t>
+  </si>
+  <si>
+    <t>HSV Herdecke</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0027</t>
+  </si>
+  <si>
+    <t>Sterner Hope`s</t>
+  </si>
+  <si>
+    <t>Franck</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0025</t>
+  </si>
+  <si>
+    <t>1. HSV Kerpen</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0029</t>
+  </si>
+  <si>
+    <t>HSC Forest Jump</t>
+  </si>
+  <si>
+    <t>Baethker</t>
+  </si>
+  <si>
+    <t>4-HO-26-0006</t>
+  </si>
+  <si>
+    <t>125 HSV Ratingen</t>
+  </si>
+  <si>
+    <t>Richter/in</t>
+  </si>
+  <si>
+    <t>4.LMH-26-07</t>
+  </si>
+  <si>
+    <t>J.Gramm</t>
+  </si>
+  <si>
+    <t>4-LMH-26-9-04</t>
+  </si>
+  <si>
+    <t>4-LMH-26-03</t>
+  </si>
+  <si>
+    <t>4-LMH-26-10</t>
+  </si>
+  <si>
+    <t>4-LMH-26-09</t>
+  </si>
+  <si>
+    <t>11./12.07. 2026</t>
+  </si>
+  <si>
+    <t>4-LMH-26-11</t>
+  </si>
+  <si>
+    <t>4-LMH-26-08</t>
+  </si>
+  <si>
+    <t>4-LMH-26-06</t>
+  </si>
+  <si>
+    <t>4-LMH-26-05</t>
+  </si>
+  <si>
+    <t>T.Kahle</t>
+  </si>
+  <si>
+    <t>4-OBE-26-0010</t>
+  </si>
+  <si>
+    <t>Susi Tauer (SGSV)</t>
+  </si>
+  <si>
+    <t>vom Verein abgesagt</t>
+  </si>
+  <si>
+    <t>4-HO-26-0008</t>
+  </si>
+  <si>
+    <t>171  Watt´n Run</t>
+  </si>
+  <si>
+    <t>Nadine Schütt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###0;###0"/>
     <numFmt numFmtId="165" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF0023D2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1265,246 +1343,252 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{5704D555-ECB1-4792-8EC3-AA14CA282ED1}"/>
     <cellStyle name="Standard 3" xfId="2" xr:uid="{80201F5B-0A38-4322-A239-81AE97F642A9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0023D2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1847,50 +1931,105 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7037070" y="58420"/>
           <a:ext cx="586664" cy="554881"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>51093</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>109483</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>21897</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>109483</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="4" name="Gerader Verbinder 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7943B04-B537-C84E-59B3-347031EF8A0A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="51093" y="4364713"/>
+          <a:ext cx="6437586" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1061720</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>58420</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>203529</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>613301</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1" descr="C:\Users\eueff\Documents\DSV\Muster\Embleme\DSV-LOGO_290dpi.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -2350,4225 +2489,4367 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
-    <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView topLeftCell="A46" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="61">
+      <c r="E2" s="56" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="57">
         <v>46092</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="12">
+      <c r="A5" s="11">
         <v>46208</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...12 lines deleted...]
-        <v>213</v>
+      <c r="B5" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>211</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="12" t="s">
-[...9 lines deleted...]
-        <v>315</v>
+      <c r="A6" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D6" s="12"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="12"/>
-[...4 lines deleted...]
-      <c r="F7" s="14"/>
+      <c r="A7" s="11"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="15"/>
-[...4 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="3" t="s">
-        <v>226</v>
+      <c r="A9" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F10" s="1" t="s">
+    </row>
+    <row r="11" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="15">
+        <v>46031</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="E11" s="16"/>
+      <c r="F11" s="17"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="18">
+        <v>46032</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E12" s="19"/>
+      <c r="F12" s="20"/>
+    </row>
+    <row r="13" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="18">
+        <v>46033</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>250</v>
+      </c>
+      <c r="E13" s="19"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="18">
+        <v>46053</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="20"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="18">
+        <v>46054</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="20"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="18">
+        <v>46060</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="20"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="18">
+        <v>46061</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>147</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="20"/>
+    </row>
+    <row r="18" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="15">
+        <v>46074</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="17"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="18">
+        <v>46075</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="20"/>
+    </row>
+    <row r="20" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="18">
+        <v>46088</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="20"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="18">
+        <v>46109</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="20"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="18">
+        <v>46110</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="20"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="18">
+        <v>46116</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="20"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="18">
+        <v>46130</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="C24" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="20"/>
+    </row>
+    <row r="25" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="15">
+        <v>46131</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="17"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="18">
+        <v>46137</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="C26" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="E26" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="20"/>
+    </row>
+    <row r="27" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="18">
+        <v>46138</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="C27" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="19" t="s">
+        <v>197</v>
+      </c>
+      <c r="E27" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="20"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="18">
+        <v>46144</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="20"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="18">
+        <v>46145</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="20"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="18">
+        <v>46151</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>268</v>
+      </c>
+      <c r="E30" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="18">
+        <v>46152</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>268</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="20"/>
+    </row>
+    <row r="32" spans="1:6" ht="28" x14ac:dyDescent="0.35">
+      <c r="A32" s="18">
+        <v>46164</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="20" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="28" x14ac:dyDescent="0.35">
+      <c r="A33" s="18">
+        <v>46165</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="20" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="18">
+        <v>46166</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="20"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="18">
+        <v>46172</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="D35" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35" s="20"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="18">
+        <v>46172</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" s="20"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="18">
+        <v>46173</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="D37" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="20"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="18">
+        <v>46173</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="C38" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>198</v>
+      </c>
+      <c r="E38" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="20"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="18">
+        <v>46179</v>
+      </c>
+      <c r="B39" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="F39" s="20"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="18">
+        <v>46180</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="F40" s="20"/>
+    </row>
+    <row r="41" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="18">
+        <v>46186</v>
+      </c>
+      <c r="B41" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="C41" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="20"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="18">
+        <v>46186</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" s="20"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="18">
+        <v>46187</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>171</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="20"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="18">
+        <v>46187</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" s="20"/>
+    </row>
+    <row r="45" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+      <c r="A45" s="18">
+        <v>46193</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="20"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="18">
+        <v>46193</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="20"/>
+    </row>
+    <row r="47" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+      <c r="A47" s="18">
+        <v>46194</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="E47" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" s="20"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="18">
+        <v>46194</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="20"/>
+    </row>
+    <row r="49" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="18">
+        <v>46206</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="19"/>
+      <c r="F49" s="20"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="18">
+        <v>46207</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" s="19"/>
+      <c r="F50" s="20"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="18">
+        <v>46221</v>
+      </c>
+      <c r="B51" s="19" t="s">
+        <v>180</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="E51" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F51" s="20"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="18">
+        <v>46222</v>
+      </c>
+      <c r="B52" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="E52" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F52" s="20"/>
+    </row>
+    <row r="53" spans="1:6" ht="28" x14ac:dyDescent="0.35">
+      <c r="A53" s="18">
+        <v>46256</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F53" s="20"/>
+    </row>
+    <row r="54" spans="1:6" ht="28" x14ac:dyDescent="0.35">
+      <c r="A54" s="18">
+        <v>46257</v>
+      </c>
+      <c r="B54" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F54" s="20"/>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="18">
+        <v>46270</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="20"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A56" s="18">
+        <v>46271</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" s="20"/>
+    </row>
+    <row r="57" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="18">
+        <v>46291</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="21" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="18">
+        <v>46292</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="21" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="18">
+        <v>46298</v>
+      </c>
+      <c r="B59" s="19" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="19" t="s">
         <v>5</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="E14" s="20" t="s">
+      <c r="D59" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="F14" s="21"/>
-[...450 lines deleted...]
-      <c r="E39" s="20" t="s">
+      <c r="F59" s="20"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="18">
+        <v>46312</v>
+      </c>
+      <c r="B60" s="19" t="s">
+        <v>187</v>
+      </c>
+      <c r="C60" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="21" t="s">
         <v>210</v>
       </c>
-      <c r="F39" s="21"/>
-[...14 lines deleted...]
-      <c r="E40" s="20" t="s">
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="18">
+        <v>46313</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="21" t="s">
         <v>210</v>
       </c>
-      <c r="F40" s="21"/>
-[...365 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A62" s="5"/>
-[...4 lines deleted...]
-      <c r="F62" s="7"/>
+      <c r="A62" s="4"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="5"/>
+      <c r="F62" s="6"/>
     </row>
     <row r="63" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="5"/>
-[...4 lines deleted...]
-      <c r="F63" s="7"/>
+      <c r="A63" s="4"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="6"/>
     </row>
     <row r="64" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A64" s="5"/>
-[...4 lines deleted...]
-      <c r="F64" s="7"/>
+      <c r="A64" s="4"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="6"/>
     </row>
     <row r="65" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="5"/>
-[...4 lines deleted...]
-      <c r="F65" s="7"/>
+      <c r="A65" s="4"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="6"/>
     </row>
     <row r="66" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A66" s="5"/>
-[...4 lines deleted...]
-      <c r="F66" s="7"/>
+      <c r="A66" s="4"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="6"/>
     </row>
     <row r="67" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A67" s="5"/>
-[...4 lines deleted...]
-      <c r="F67" s="7"/>
+      <c r="A67" s="4"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="6"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:F61">
     <sortCondition ref="A11:A61"/>
     <sortCondition ref="B11:B61"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B53F798F-AEC2-4A80-933A-7D023D4DD970}">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2:F2"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="60" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="61">
+      <c r="E2" s="56" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="57">
         <v>46092</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="58" t="s">
-[...9 lines deleted...]
-        <v>308</v>
+      <c r="A5" s="54" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="23"/>
-[...4 lines deleted...]
-      <c r="F6" s="23"/>
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="23"/>
-[...4 lines deleted...]
-      <c r="F7" s="23"/>
+      <c r="A7" s="22"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="23"/>
-[...4 lines deleted...]
-      <c r="F8" s="23"/>
+      <c r="A8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
     </row>
     <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="3" t="s">
-        <v>226</v>
+      <c r="A9" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="27">
+      <c r="A11" s="26">
         <v>46144</v>
       </c>
-      <c r="B11" s="59" t="s">
-[...11 lines deleted...]
-      <c r="F11" s="26"/>
+      <c r="B11" s="55" t="s">
+        <v>295</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="D11" s="27" t="s">
+        <v>297</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>297</v>
+      </c>
+      <c r="F11" s="25"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="27">
+      <c r="A12" s="26">
         <v>46145</v>
       </c>
-      <c r="B12" s="59" t="s">
-[...11 lines deleted...]
-      <c r="F12" s="29"/>
+      <c r="B12" s="55" t="s">
+        <v>298</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="D12" s="27" t="s">
+        <v>297</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>297</v>
+      </c>
+      <c r="F12" s="28"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="27"/>
-[...4 lines deleted...]
-      <c r="F13" s="29"/>
+      <c r="A13" s="26"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="27"/>
-[...4 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="A14" s="26"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="27"/>
-[...4 lines deleted...]
-      <c r="F15" s="29"/>
+      <c r="A15" s="26"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="27"/>
-[...4 lines deleted...]
-      <c r="F16" s="29"/>
+      <c r="A16" s="26"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="27"/>
-[...4 lines deleted...]
-      <c r="F17" s="29"/>
+      <c r="A17" s="26"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="24"/>
-[...4 lines deleted...]
-      <c r="F18" s="26"/>
+      <c r="A18" s="23"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A19" s="27"/>
-[...4 lines deleted...]
-      <c r="F19" s="29"/>
+      <c r="A19" s="26"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A20" s="27"/>
-[...4 lines deleted...]
-      <c r="F20" s="29"/>
+      <c r="A20" s="26"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A21" s="27"/>
-[...4 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="A21" s="26"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="24"/>
-[...4 lines deleted...]
-      <c r="F22" s="26"/>
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A23" s="25"/>
-[...4 lines deleted...]
-      <c r="F23" s="26"/>
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="30"/>
-[...4 lines deleted...]
-      <c r="F24" s="26"/>
+      <c r="A24" s="29"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A25" s="30"/>
-[...4 lines deleted...]
-      <c r="F25" s="26"/>
+      <c r="A25" s="29"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.9055118110236221" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB19FB9-69AA-4BB0-AFF1-CE157C2A54F9}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
-    <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="60" t="s">
-[...3 lines deleted...]
-        <v>46092</v>
+      <c r="E2" s="56" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="57">
+        <v>46157</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="23"/>
-[...4 lines deleted...]
-      <c r="F5" s="23"/>
+      <c r="A5" s="62">
+        <v>46284</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>321</v>
+      </c>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="23"/>
-[...4 lines deleted...]
-      <c r="F6" s="23"/>
+      <c r="A6" s="22"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="23"/>
-[...4 lines deleted...]
-      <c r="F7" s="23"/>
+      <c r="A7" s="22"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="23"/>
-[...4 lines deleted...]
-      <c r="F8" s="23"/>
+      <c r="A8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
     </row>
     <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A9" s="3" t="s">
-        <v>226</v>
+      <c r="A9" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F10" s="1" t="s">
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" s="31">
+        <v>46270</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>320</v>
+      </c>
+      <c r="C11" s="32" t="s">
         <v>5</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="F11" s="33"/>
+      <c r="D11" s="32" t="s">
+        <v>323</v>
+      </c>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="32">
+      <c r="A12" s="31">
         <v>46229</v>
       </c>
-      <c r="B12" s="33"/>
-[...5 lines deleted...]
-      <c r="F12" s="34"/>
+      <c r="B12" s="32" t="s">
+        <v>324</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>274</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>321</v>
+      </c>
+      <c r="E12" s="32"/>
+      <c r="F12" s="33"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="35">
-[...8 lines deleted...]
-      <c r="F13" s="34"/>
+      <c r="A13" s="34">
+        <v>46061</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>325</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>326</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>327</v>
+      </c>
+      <c r="E13" s="32"/>
+      <c r="F13" s="33"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="35"/>
-[...4 lines deleted...]
-      <c r="F14" s="34"/>
+      <c r="A14" s="34">
+        <v>46243</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>328</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>329</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>323</v>
+      </c>
+      <c r="E14" s="32"/>
+      <c r="F14" s="33"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="35"/>
-[...4 lines deleted...]
-      <c r="F15" s="34"/>
+      <c r="A15" s="34">
+        <v>46312</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>342</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>343</v>
+      </c>
+      <c r="D15" s="32" t="s">
+        <v>321</v>
+      </c>
+      <c r="E15" s="32"/>
+      <c r="F15" s="33"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="33"/>
-[...4 lines deleted...]
-      <c r="F16" s="34"/>
+      <c r="A16" s="71">
+        <v>46360</v>
+      </c>
+      <c r="B16" s="72" t="s">
+        <v>360</v>
+      </c>
+      <c r="C16" s="72" t="s">
+        <v>361</v>
+      </c>
+      <c r="D16" s="32" t="s">
+        <v>362</v>
+      </c>
+      <c r="E16" s="32"/>
+      <c r="F16" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E6DDBD-B993-47C2-8F80-8823EE0BD8D5}">
   <sheetPr>
     <tabColor theme="4" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2:F2"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
     <col min="8" max="8" width="22.26953125" customWidth="1"/>
     <col min="11" max="11" width="19.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="62" t="s">
-[...3 lines deleted...]
-        <v>46090</v>
+      <c r="E2" s="58" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="59">
+        <v>46105</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...66 lines deleted...]
-      <c r="F10" s="14"/>
+    </row>
+    <row r="5" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+    </row>
+    <row r="6" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+    </row>
+    <row r="7" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+    </row>
+    <row r="8" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="13"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+    </row>
+    <row r="9" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+    </row>
+    <row r="10" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="13"/>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
     </row>
     <row r="11" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A11" s="3" t="s">
-        <v>226</v>
+      <c r="A11" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="36">
+      <c r="A13" s="35">
         <v>46074</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="D13" s="36" t="s">
         <v>118</v>
       </c>
-      <c r="C13" s="38" t="s">
+      <c r="E13" s="27"/>
+      <c r="F13" s="38" t="s">
         <v>119</v>
       </c>
-      <c r="D13" s="37" t="s">
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="35">
+        <v>46095</v>
+      </c>
+      <c r="B14" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="E13" s="28"/>
-      <c r="F13" s="39" t="s">
+      <c r="C14" s="37" t="s">
         <v>121</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="37" t="s">
+      <c r="D14" s="36" t="s">
         <v>122</v>
       </c>
-      <c r="C14" s="38" t="s">
+      <c r="E14" s="27"/>
+      <c r="F14" s="38" t="s">
         <v>123</v>
       </c>
-      <c r="D14" s="37" t="s">
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="35">
+        <v>46110</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>189</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="35">
+        <v>46123</v>
+      </c>
+      <c r="B16" s="36" t="s">
         <v>124</v>
       </c>
-      <c r="E14" s="28"/>
-      <c r="F14" s="39" t="s">
+      <c r="C16" s="37" t="s">
+        <v>190</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="35">
+        <v>46124</v>
+      </c>
+      <c r="B17" s="36" t="s">
         <v>125</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="37" t="s">
+      <c r="C17" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="35">
+        <v>46130</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E18" s="27"/>
+      <c r="F18" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="35">
+        <v>46131</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="C19" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E19" s="27"/>
+      <c r="F19" s="38" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="35">
+        <v>46131</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>228</v>
+      </c>
+      <c r="C20" s="37" t="s">
+        <v>229</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="E20" s="27"/>
+      <c r="F20" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="35">
+        <v>46138</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="D21" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" s="27"/>
+      <c r="F21" s="38" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="35">
+        <v>46138</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" s="27"/>
+      <c r="F22" s="38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="35">
+        <v>46151</v>
+      </c>
+      <c r="B23" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>232</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="27"/>
+      <c r="F23" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="35">
+        <v>46152</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>194</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="E24" s="27"/>
+      <c r="F24" s="38" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="35">
+        <v>46173</v>
+      </c>
+      <c r="B25" s="36" t="s">
         <v>191</v>
       </c>
-      <c r="C15" s="38" t="s">
-[...17 lines deleted...]
-      <c r="C16" s="38" t="s">
+      <c r="C25" s="37" t="s">
         <v>192</v>
       </c>
-      <c r="D16" s="37" t="s">
-[...11 lines deleted...]
-      <c r="B17" s="37" t="s">
+      <c r="D25" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E25" s="27"/>
+      <c r="F25" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="35">
+        <v>46173</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>330</v>
+      </c>
+      <c r="C26" s="37" t="s">
+        <v>331</v>
+      </c>
+      <c r="D26" s="36" t="s">
         <v>127</v>
       </c>
-      <c r="C17" s="38" t="s">
+      <c r="E26" s="27"/>
+      <c r="F26" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="35">
+        <v>46180</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="C27" s="37" t="s">
+        <v>237</v>
+      </c>
+      <c r="D27" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="27"/>
+      <c r="F27" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="35">
+        <v>46193</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>193</v>
+      </c>
+      <c r="C28" s="37" t="s">
+        <v>194</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E28" s="27"/>
+      <c r="F28" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="35">
+        <v>46200</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>332</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>333</v>
+      </c>
+      <c r="D29" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E29" s="27"/>
+      <c r="F29" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="35">
+        <v>46200</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>334</v>
+      </c>
+      <c r="C30" s="37" t="s">
+        <v>335</v>
+      </c>
+      <c r="D30" s="36" t="s">
+        <v>336</v>
+      </c>
+      <c r="E30" s="27"/>
+      <c r="F30" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="35">
+        <v>46284</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="C31" s="37" t="s">
+        <v>239</v>
+      </c>
+      <c r="D31" s="36" t="s">
+        <v>240</v>
+      </c>
+      <c r="E31" s="27"/>
+      <c r="F31" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="35">
+        <v>46284</v>
+      </c>
+      <c r="B32" s="36" t="s">
+        <v>337</v>
+      </c>
+      <c r="C32" s="37" t="s">
+        <v>338</v>
+      </c>
+      <c r="D32" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" s="27"/>
+      <c r="F32" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="35">
+        <v>46285</v>
+      </c>
+      <c r="B33" s="36" t="s">
+        <v>339</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>340</v>
+      </c>
+      <c r="D33" s="36" t="s">
+        <v>341</v>
+      </c>
+      <c r="E33" s="27"/>
+      <c r="F33" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="35">
+        <v>46298</v>
+      </c>
+      <c r="B34" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="C34" s="37" t="s">
+        <v>242</v>
+      </c>
+      <c r="D34" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" s="27"/>
+      <c r="F34" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="35">
+        <v>46305</v>
+      </c>
+      <c r="B35" s="36" t="s">
+        <v>140</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" s="27"/>
+      <c r="F35" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="35">
+        <v>46305</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>243</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="D36" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="E36" s="27"/>
+      <c r="F36" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="35">
+        <v>46306</v>
+      </c>
+      <c r="B37" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="D37" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E37" s="27"/>
+      <c r="F37" s="38" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="35">
+        <v>46312</v>
+      </c>
+      <c r="B38" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" s="27"/>
+      <c r="F38" s="38" t="s">
         <v>128</v>
       </c>
-      <c r="D17" s="37" t="s">
-[...343 lines deleted...]
-      <c r="F38" s="39"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="35"/>
+      <c r="B39" s="36"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="38"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="35"/>
+      <c r="B40" s="36"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="38"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="35"/>
+      <c r="B41" s="36"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="36"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="38"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="35"/>
+      <c r="B42" s="36"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="36"/>
+      <c r="E42" s="27"/>
+      <c r="F42" s="38"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="35"/>
+      <c r="B43" s="36"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="36"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0D3D6D8-2D4C-40B3-88AD-4FCC6B7AACA7}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="62" t="s">
-[...3 lines deleted...]
-        <v>46090</v>
+      <c r="E2" s="58" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="59">
+        <v>46157</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="53" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...13 lines deleted...]
-      <c r="A5" s="65">
+    </row>
+    <row r="5" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="61">
         <v>46194</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+    </row>
+    <row r="6" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="61" t="s">
         <v>306</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...34 lines deleted...]
-      <c r="F8" s="14"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+    </row>
+    <row r="7" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="61"/>
+      <c r="B7" s="13"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+    </row>
+    <row r="8" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="61"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
     </row>
     <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A9" s="3" t="s">
-        <v>226</v>
+      <c r="A9" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="40">
+      <c r="A11" s="39">
         <v>46075</v>
       </c>
-      <c r="B11" s="41" t="s">
+      <c r="B11" s="40" t="s">
+        <v>279</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>251</v>
+      </c>
+      <c r="D11" s="41" t="s">
+        <v>287</v>
+      </c>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="44">
+        <v>46123</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>291</v>
+      </c>
+      <c r="C12" s="45" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>286</v>
+      </c>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="44">
+        <v>46131</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>280</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="44">
+        <v>46138</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>281</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="D14" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="44">
+        <v>46158</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>282</v>
+      </c>
+      <c r="C15" s="46" t="s">
+        <v>264</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="44">
+        <v>46249</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>283</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>251</v>
+      </c>
+      <c r="D16" s="45" t="s">
+        <v>289</v>
+      </c>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="44">
+        <v>46277</v>
+      </c>
+      <c r="B17" s="45" t="s">
         <v>284</v>
       </c>
-      <c r="C11" s="42" t="s">
-[...28 lines deleted...]
-      <c r="B13" s="46" t="s">
+      <c r="C17" s="42" t="s">
+        <v>275</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>289</v>
+      </c>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="44">
+        <v>46305</v>
+      </c>
+      <c r="B18" s="45" t="s">
         <v>285</v>
       </c>
-      <c r="C13" s="46" t="s">
-[...76 lines deleted...]
-      <c r="B18" s="46" t="s">
+      <c r="C18" s="42" t="s">
+        <v>277</v>
+      </c>
+      <c r="D18" s="42" t="s">
         <v>290</v>
       </c>
-      <c r="C18" s="43" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="46"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A19" s="45"/>
-[...4 lines deleted...]
-      <c r="F19" s="46"/>
+      <c r="A19" s="44">
+        <v>46235</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>357</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>358</v>
+      </c>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45" t="s">
+        <v>359</v>
+      </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A20" s="45"/>
-[...4 lines deleted...]
-      <c r="F20" s="46"/>
+      <c r="A20" s="44"/>
+      <c r="B20" s="45"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A21" s="45"/>
-[...4 lines deleted...]
-      <c r="F21" s="46"/>
+      <c r="A21" s="44"/>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="45"/>
-[...4 lines deleted...]
-      <c r="F22" s="46"/>
+      <c r="A22" s="44"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00ED37C0-7650-46DC-8415-9489419C73C4}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:F63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+    <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="62" t="s">
-[...3 lines deleted...]
-        <v>46082</v>
+      <c r="E2" s="58" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="59">
+        <v>46129</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="9">
+        <v>46264</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="9">
+        <v>46264</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="8" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="10"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="2" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="C13" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...38 lines deleted...]
-      <c r="B7" s="9" t="s">
+      <c r="D13" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>46025</v>
+      </c>
+      <c r="B14" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="9" t="s">
-[...16 lines deleted...]
-      <c r="B8" s="9" t="s">
+      <c r="C14" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F14" s="6"/>
+    </row>
+    <row r="15" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="4">
+        <v>46025</v>
+      </c>
+      <c r="B15" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="9" t="s">
-[...77 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="C15" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="F15" s="6"/>
+    </row>
+    <row r="16" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="4">
+        <v>46026</v>
+      </c>
+      <c r="B16" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C16" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="F16" s="6"/>
+    </row>
+    <row r="17" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="4">
+        <v>46026</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F17" s="6"/>
+    </row>
+    <row r="18" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="4">
+        <v>46074</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" s="6"/>
+    </row>
+    <row r="19" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4">
+        <v>46089</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="6" t="s">
+      <c r="D19" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="6"/>
+    </row>
+    <row r="20" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="4">
+        <v>46116</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="6"/>
+    </row>
+    <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="4">
+        <v>46116</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="F14" s="7"/>
-[...8 lines deleted...]
-      <c r="C15" s="6" t="s">
+      <c r="E21" s="5"/>
+      <c r="F21" s="6"/>
+    </row>
+    <row r="22" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="4">
+        <v>46124</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="6"/>
+    </row>
+    <row r="23" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="4">
+        <v>46124</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="6"/>
+    </row>
+    <row r="24" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="4">
+        <v>46131</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="6"/>
+    </row>
+    <row r="25" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="4">
+        <v>46131</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F25" s="6"/>
+    </row>
+    <row r="26" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="4">
+        <v>46137</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" s="6"/>
+    </row>
+    <row r="27" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="4">
+        <v>46137</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" s="6"/>
+    </row>
+    <row r="28" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="4">
+        <v>46138</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" s="6"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="4">
+        <v>46138</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29" s="6"/>
+    </row>
+    <row r="30" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="4">
+        <v>46151</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F30" s="6"/>
+    </row>
+    <row r="31" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="4">
+        <v>46159</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="4">
+        <v>46179</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...11 lines deleted...]
-      <c r="C16" s="6" t="s">
+      <c r="E32" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F32" s="6"/>
+    </row>
+    <row r="33" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="4">
+        <v>46179</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="D33" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...11 lines deleted...]
-      <c r="C17" s="6" t="s">
+      <c r="E33" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F33" s="6"/>
+    </row>
+    <row r="34" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="4">
+        <v>46180</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="6" t="s">
+      <c r="D34" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="F17" s="7"/>
-[...8 lines deleted...]
-      <c r="C18" s="6" t="s">
+      <c r="E34" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F34" s="6"/>
+    </row>
+    <row r="35" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="4">
+        <v>46180</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F35" s="6"/>
+    </row>
+    <row r="36" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="4">
+        <v>46186</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F36" s="6"/>
+    </row>
+    <row r="37" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="4">
+        <v>46186</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F37" s="6"/>
+    </row>
+    <row r="38" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="4">
+        <v>46186</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F38" s="6"/>
+    </row>
+    <row r="39" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="4">
+        <v>46187</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F39" s="6"/>
+    </row>
+    <row r="40" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="4">
+        <v>46187</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F40" s="6"/>
+    </row>
+    <row r="41" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="4">
+        <v>46200</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F41" s="6"/>
+    </row>
+    <row r="42" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="4">
+        <v>46200</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" s="6"/>
+    </row>
+    <row r="43" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="4">
+        <v>46229</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="6"/>
+    </row>
+    <row r="44" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="4">
+        <v>46229</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F44" s="6"/>
+    </row>
+    <row r="45" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="4">
+        <v>46242</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F45" s="6"/>
+    </row>
+    <row r="46" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="4">
+        <v>46242</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F46" s="6"/>
+    </row>
+    <row r="47" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="4">
+        <v>46250</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="6"/>
+    </row>
+    <row r="48" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="4">
+        <v>46256</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F48" s="6"/>
+    </row>
+    <row r="49" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="4">
+        <v>46256</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="6"/>
+    </row>
+    <row r="50" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="4">
+        <v>46271</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="6"/>
+    </row>
+    <row r="51" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="4">
+        <v>46271</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F51" s="6"/>
+    </row>
+    <row r="52" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="4">
+        <v>46277</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F52" s="6"/>
+    </row>
+    <row r="53" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="4">
+        <v>46277</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F53" s="6"/>
+    </row>
+    <row r="54" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="4">
+        <v>46278</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F54" s="6"/>
+    </row>
+    <row r="55" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="4">
+        <v>46278</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F55" s="6"/>
+    </row>
+    <row r="56" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="4">
+        <v>46292</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F56" s="6"/>
+    </row>
+    <row r="57" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="4">
+        <v>46292</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F57" s="6"/>
+    </row>
+    <row r="58" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="4">
+        <v>46306</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F58" s="6"/>
+    </row>
+    <row r="59" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="4">
+        <v>46326</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F59" s="6"/>
+    </row>
+    <row r="60" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="4">
+        <v>46326</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F60" s="6"/>
+    </row>
+    <row r="61" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="4">
+        <v>46334</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C61" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...14 lines deleted...]
-      <c r="C19" s="6" t="s">
+      <c r="D61" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F61" s="6"/>
+    </row>
+    <row r="62" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="4">
+        <v>46362</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C62" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...87 lines deleted...]
-      <c r="D24" s="6" t="s">
+      <c r="D62" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E24" s="6" t="s">
-[...682 lines deleted...]
-      <c r="F62" s="7"/>
+      <c r="E62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F62" s="6"/>
     </row>
     <row r="63" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="5"/>
-[...4 lines deleted...]
-      <c r="F63" s="7"/>
+      <c r="A63" s="4"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D97D248B-3F43-44B2-870C-CD274E31C2FD}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="62" t="s">
-[...3 lines deleted...]
-        <v>46082</v>
+      <c r="E2" s="58" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="59">
+        <v>46129</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="65">
+      <c r="A5" s="61">
         <v>46103</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="F5" s="13"/>
+    </row>
+    <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="61">
+        <v>46180</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="E6" s="13" t="s">
         <v>258</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...26 lines deleted...]
-      <c r="F6" s="14"/>
+      <c r="F6" s="13"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="14" t="s">
-[...8 lines deleted...]
-      <c r="F7" s="14"/>
+      <c r="A7" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="14" t="s">
-[...10 lines deleted...]
-      <c r="F8" s="14"/>
+      <c r="A8" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="13"/>
     </row>
     <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="14" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="14"/>
+      <c r="A9" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="14" t="s">
-[...8 lines deleted...]
-      <c r="F10" s="14"/>
+      <c r="A10" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="B10" s="13"/>
+      <c r="C10" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
     </row>
     <row r="11" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A11" s="3" t="s">
-        <v>226</v>
+      <c r="A11" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="48">
+      <c r="A13" s="63">
         <v>46075</v>
       </c>
-      <c r="B13" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="37" t="s">
+      <c r="B13" s="36" t="s">
+        <v>345</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>346</v>
+      </c>
+      <c r="E13" s="27"/>
+      <c r="F13" s="36" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="63">
+        <v>46088</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>347</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="E14" s="27"/>
+      <c r="F14" s="36"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="63">
+        <v>46124</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="C15" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="D13" s="37" t="s">
-[...3 lines deleted...]
-      <c r="F13" s="37" t="s">
+      <c r="D15" s="36" t="s">
+        <v>252</v>
+      </c>
+      <c r="E15" s="27"/>
+      <c r="F15" s="36"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="63">
+        <v>46131</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>349</v>
+      </c>
+      <c r="C16" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="36" t="s">
+        <v>259</v>
+      </c>
+      <c r="E16" s="27"/>
+      <c r="F16" s="36"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="63">
+        <v>46145</v>
+      </c>
+      <c r="B17" s="63" t="s">
+        <v>350</v>
+      </c>
+      <c r="C17" s="63" t="s">
         <v>42</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="C15" s="37" t="s">
+      <c r="D17" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="E17" s="27"/>
+      <c r="F17" s="36"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="63">
+        <v>46151</v>
+      </c>
+      <c r="B18" s="63"/>
+      <c r="C18" s="63" t="s">
+        <v>263</v>
+      </c>
+      <c r="D18" s="36"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="36" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="64" t="s">
+        <v>351</v>
+      </c>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="D15" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="28" t="s">
+      <c r="D19" s="36"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="63" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="65">
+        <v>46285</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>352</v>
+      </c>
+      <c r="C20" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>276</v>
+      </c>
+      <c r="F20" s="36"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="63">
+        <v>46292</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="36" t="s">
         <v>262</v>
       </c>
-      <c r="F15" s="37"/>
-[...91 lines deleted...]
-      <c r="F21" s="37"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="36"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="48">
+      <c r="A22" s="63">
         <v>46299</v>
       </c>
-      <c r="B22" s="37" t="s">
-[...7 lines deleted...]
-      <c r="F22" s="48"/>
+      <c r="B22" s="36" t="s">
+        <v>354</v>
+      </c>
+      <c r="C22" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>259</v>
+      </c>
+      <c r="E22" s="27"/>
+      <c r="F22" s="63"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A23" s="50">
+      <c r="A23" s="65">
         <v>46361</v>
       </c>
-      <c r="B23" s="37" t="s">
-[...7 lines deleted...]
-      <c r="F23" s="37"/>
+      <c r="B23" s="36" t="s">
+        <v>355</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>356</v>
+      </c>
+      <c r="F23" s="36" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="51"/>
-[...4 lines deleted...]
-      <c r="F24" s="52"/>
+      <c r="A24" s="47"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A25" s="54"/>
-[...4 lines deleted...]
-      <c r="F25" s="31"/>
+      <c r="A25" s="50"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17CA4DAC-2C64-4F83-BB0D-C5595F4E58C0}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="66" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="68"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
       <c r="A2" s="69" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
-      <c r="E2" s="62" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="63"/>
+      <c r="E2" s="58" t="s">
+        <v>245</v>
+      </c>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="4"/>
+      <c r="A3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="55"/>
-[...4 lines deleted...]
-      <c r="F5" s="55"/>
+      <c r="A5" s="51"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="55"/>
-[...4 lines deleted...]
-      <c r="F6" s="55"/>
+      <c r="A6" s="51"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="55"/>
-[...4 lines deleted...]
-      <c r="F7" s="55"/>
+      <c r="A7" s="51"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="55"/>
-[...4 lines deleted...]
-      <c r="F8" s="55"/>
+      <c r="A8" s="51"/>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
     </row>
     <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A9" s="3" t="s">
-        <v>226</v>
+      <c r="A9" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="56"/>
-[...4 lines deleted...]
-      <c r="F11" s="28"/>
+      <c r="A11" s="52"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="56"/>
-[...4 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="A12" s="52"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="56"/>
-[...4 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="56"/>
-[...4 lines deleted...]
-      <c r="F14" s="28"/>
+      <c r="A14" s="52"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="56"/>
-[...4 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="A15" s="52"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="56"/>
-[...4 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="A16" s="52"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="56"/>
-[...4 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="A17" s="52"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="56"/>
-[...4 lines deleted...]
-      <c r="F18" s="28"/>
+      <c r="A18" s="52"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.9055118110236221" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>