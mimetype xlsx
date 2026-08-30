--- v1 (2026-05-21)
+++ v2 (2026-08-30)
@@ -14,93 +14,93 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/a97ec6da21a93dc6/Dokumente/Arbeitsordner/DSV-GF/Terminschutztabellen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{66535051-7895-4419-A46C-077FEB340FE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{68D9A954-F76B-42D5-B849-5C61E0A58BC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Agi" sheetId="1" r:id="rId1"/>
     <sheet name="Flyball" sheetId="6" r:id="rId2"/>
     <sheet name="Hoopers" sheetId="4" r:id="rId3"/>
     <sheet name="IGP" sheetId="5" r:id="rId4"/>
     <sheet name="Obi" sheetId="7" r:id="rId5"/>
     <sheet name="RO" sheetId="8" r:id="rId6"/>
     <sheet name="THS" sheetId="9" r:id="rId7"/>
     <sheet name="Mond" sheetId="10" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="782" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="385">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Vereinsnummer und Verein</t>
   </si>
   <si>
     <t>T-Sch-Nr.</t>
   </si>
   <si>
     <t>Bemerkung</t>
   </si>
   <si>
     <t xml:space="preserve">                                               Deutscher Sporthund Verband</t>
   </si>
   <si>
     <t>140 LoxNess</t>
   </si>
   <si>
     <t>DSV-Meisterschaften</t>
   </si>
   <si>
     <t>143 Berkel Jumper e. V.</t>
   </si>
   <si>
@@ -700,80 +700,62 @@
   <si>
     <t xml:space="preserve">                                                          Terminschutz 2026 - THS</t>
   </si>
   <si>
     <t>Über den DVG</t>
   </si>
   <si>
     <t>Christian Halm (DVG)</t>
   </si>
   <si>
     <t>4-AGI-26-9028</t>
   </si>
   <si>
     <t>abgesagt</t>
   </si>
   <si>
     <t>DSV Meisterschaft</t>
   </si>
   <si>
     <t>Meisterschaften</t>
   </si>
   <si>
     <t>11./12.07.2026</t>
   </si>
   <si>
-    <t>FCI-Qualiturnier</t>
-[...7 lines deleted...]
-  <si>
     <t>30./31.05.2026</t>
   </si>
   <si>
     <t>18-20.09.2026</t>
   </si>
   <si>
-    <t>FCI-WM Aarhus Dänemark</t>
-[...4 lines deleted...]
-  <si>
     <t>24.-25.10.2026</t>
   </si>
   <si>
     <t>SGSV HSV Coswig-Anhalt</t>
   </si>
   <si>
-    <t>dhv DM/DJM</t>
-[...1 lines deleted...]
-  <si>
     <t>Vereinsturniere</t>
   </si>
   <si>
     <t xml:space="preserve">                                                          Terminschutz 2026 - Mondioring</t>
   </si>
   <si>
     <t>4-IGP-26-0017</t>
   </si>
   <si>
     <t>HSV Ratingen</t>
   </si>
   <si>
     <t>4-IGP-26-0024</t>
   </si>
   <si>
     <t xml:space="preserve">AC Hammerhunde </t>
   </si>
   <si>
     <t>N. Ernst</t>
   </si>
   <si>
     <t>4-IGP-26-0019</t>
   </si>
   <si>
     <t>AC Watt `N´ Run</t>
@@ -1003,59 +985,50 @@
   <si>
     <t>dhv DM Obedience (HSVRM)</t>
   </si>
   <si>
     <t>05.-06.09.2026</t>
   </si>
   <si>
     <t>dhv THS-DM (SGSV)</t>
   </si>
   <si>
     <t>dhv CC-Meisterschaft (swhv)</t>
   </si>
   <si>
     <t>31.10-01.11.2026</t>
   </si>
   <si>
     <t>VDH THS-DM (Weeze)</t>
   </si>
   <si>
     <t>21.-22.11,2026</t>
   </si>
   <si>
     <t>VDH CC-DM (swhv)</t>
   </si>
   <si>
-    <t>RO-VM Soul dogs</t>
-[...7 lines deleted...]
-  <si>
     <t>4-ROB-26-0051</t>
   </si>
   <si>
     <t>HSG Niederzier</t>
   </si>
   <si>
     <t>4-HO-26-0005</t>
   </si>
   <si>
     <t>Elena Martin</t>
   </si>
   <si>
     <t>4-HO-26-0001</t>
   </si>
   <si>
     <t>C. Mielke-Nowaczek</t>
   </si>
   <si>
     <t>4-HO-26-0002</t>
   </si>
   <si>
     <t>4-HO-26-0003</t>
   </si>
   <si>
     <t>138 Weser-Ems-Hoppers</t>
@@ -1145,61 +1118,154 @@
     <t>4-LMH-26-06</t>
   </si>
   <si>
     <t>4-LMH-26-05</t>
   </si>
   <si>
     <t>T.Kahle</t>
   </si>
   <si>
     <t>4-OBE-26-0010</t>
   </si>
   <si>
     <t>Susi Tauer (SGSV)</t>
   </si>
   <si>
     <t>vom Verein abgesagt</t>
   </si>
   <si>
     <t>4-HO-26-0008</t>
   </si>
   <si>
     <t>171  Watt´n Run</t>
   </si>
   <si>
     <t>Nadine Schütt</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0031</t>
+  </si>
+  <si>
+    <t>Leegmoor Jumpers</t>
+  </si>
+  <si>
+    <t>R. Franck</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0030</t>
+  </si>
+  <si>
+    <t>G. Kieser</t>
+  </si>
+  <si>
+    <t>wird geändert</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0022</t>
+  </si>
+  <si>
+    <t>117 VEA Borken</t>
+  </si>
+  <si>
+    <t>Termin abgesagt</t>
+  </si>
+  <si>
+    <t>Regelwerk</t>
+  </si>
+  <si>
+    <t>Turnier</t>
+  </si>
+  <si>
+    <t>Veranstalter/Ort</t>
+  </si>
+  <si>
+    <t>FCI</t>
+  </si>
+  <si>
+    <t>FCI-Qualifikationsturnier</t>
+  </si>
+  <si>
+    <t>Saarburg</t>
+  </si>
+  <si>
+    <t>13./14.06.2026</t>
+  </si>
+  <si>
+    <t>VDH/FCI</t>
+  </si>
+  <si>
+    <t>VDH Deutsche Meisterschaft</t>
+  </si>
+  <si>
+    <t>Vöhringen</t>
+  </si>
+  <si>
+    <t>VDH</t>
+  </si>
+  <si>
+    <t>DSV Verbandsmeisterschaft</t>
+  </si>
+  <si>
+    <t>A. Koch</t>
+  </si>
+  <si>
+    <t>HBS Soul dogs (Hünxe)</t>
+  </si>
+  <si>
+    <t>I. Sommerauer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FCI-Weltmeisterschaft </t>
+  </si>
+  <si>
+    <t>Aarhus, Dänemark</t>
+  </si>
+  <si>
+    <t>dhv Deutsche (Jugend-)Meisterschaft</t>
+  </si>
+  <si>
+    <t>N. Pace-O'Shea (FCI)</t>
+  </si>
+  <si>
+    <t>Verein</t>
+  </si>
+  <si>
+    <t>S. Entholzer</t>
+  </si>
+  <si>
+    <t>statt 27.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###0;###0"/>
     <numFmt numFmtId="165" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF0023D2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1244,67 +1310,78 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -1346,76 +1423,73 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1447,51 +1521,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
@@ -1525,70 +1598,87 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{5704D555-ECB1-4792-8EC3-AA14CA282ED1}"/>
     <cellStyle name="Standard 3" xfId="2" xr:uid="{80201F5B-0A38-4322-A239-81AE97F642A9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0023D2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1995,57 +2085,57 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
+      <xdr:col>5</xdr:col>
       <xdr:colOff>1061720</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>58420</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
+      <xdr:col>6</xdr:col>
       <xdr:colOff>203529</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>613301</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1" descr="C:\Users\eueff\Documents\DSV\Muster\Embleme\DSV-LOGO_290dpi.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC2FD6E6-60D5-4F09-AAFC-CDB3E52450B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
@@ -2502,1079 +2592,1079 @@
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView topLeftCell="A46" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>200</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="F2" s="57">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="54" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="55">
         <v>46092</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="11">
+      <c r="A5" s="10">
         <v>46208</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="11" t="s">
         <v>179</v>
       </c>
-      <c r="C5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="12" t="s">
+      <c r="C5" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="D5" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="13" t="s">
+      <c r="F5" s="12" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="11" t="s">
-[...9 lines deleted...]
-        <v>301</v>
+      <c r="A6" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="D6" s="11"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="11"/>
-[...4 lines deleted...]
-      <c r="F7" s="13"/>
+      <c r="A7" s="10"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="14"/>
-[...4 lines deleted...]
-      <c r="F8" s="14"/>
+      <c r="A8" s="13"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
     </row>
     <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="15">
+      <c r="A11" s="14">
         <v>46031</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...9 lines deleted...]
-      <c r="F11" s="17"/>
+      <c r="B11" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="E11" s="15"/>
+      <c r="F11" s="16"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="18">
+      <c r="A12" s="17">
         <v>46032</v>
       </c>
-      <c r="B12" s="19" t="s">
-[...9 lines deleted...]
-      <c r="F12" s="20"/>
+      <c r="B12" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>244</v>
+      </c>
+      <c r="E12" s="18"/>
+      <c r="F12" s="19"/>
     </row>
     <row r="13" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="18">
+      <c r="A13" s="17">
         <v>46033</v>
       </c>
-      <c r="B13" s="19" t="s">
-[...9 lines deleted...]
-      <c r="F13" s="20"/>
+      <c r="B13" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>244</v>
+      </c>
+      <c r="E13" s="18"/>
+      <c r="F13" s="19"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="18">
+      <c r="A14" s="17">
         <v>46053</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="18" t="s">
         <v>144</v>
       </c>
-      <c r="C14" s="19" t="s">
+      <c r="C14" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D14" s="19" t="s">
+      <c r="D14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E14" s="19" t="s">
+      <c r="E14" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="F14" s="20"/>
+      <c r="F14" s="19"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="18">
+      <c r="A15" s="17">
         <v>46054</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B15" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="C15" s="19" t="s">
+      <c r="C15" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="19" t="s">
+      <c r="D15" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="19" t="s">
+      <c r="E15" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="F15" s="20"/>
+      <c r="F15" s="19"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="18">
+      <c r="A16" s="17">
         <v>46060</v>
       </c>
-      <c r="B16" s="19" t="s">
+      <c r="B16" s="18" t="s">
         <v>146</v>
       </c>
-      <c r="C16" s="19" t="s">
+      <c r="C16" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="19" t="s">
+      <c r="D16" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="E16" s="19" t="s">
+      <c r="E16" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F16" s="20"/>
+      <c r="F16" s="19"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="18">
+      <c r="A17" s="17">
         <v>46061</v>
       </c>
-      <c r="B17" s="19" t="s">
+      <c r="B17" s="18" t="s">
         <v>147</v>
       </c>
-      <c r="C17" s="19" t="s">
+      <c r="C17" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="19" t="s">
+      <c r="D17" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="E17" s="19" t="s">
+      <c r="E17" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="20"/>
+      <c r="F17" s="19"/>
     </row>
     <row r="18" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="15">
+      <c r="A18" s="14">
         <v>46074</v>
       </c>
-      <c r="B18" s="16" t="s">
+      <c r="B18" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="C18" s="16" t="s">
+      <c r="C18" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="D18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="16" t="s">
+      <c r="D18" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="E18" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="F18" s="17"/>
+      <c r="F18" s="16"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A19" s="18">
+      <c r="A19" s="17">
         <v>46075</v>
       </c>
-      <c r="B19" s="19" t="s">
+      <c r="B19" s="18" t="s">
         <v>149</v>
       </c>
-      <c r="C19" s="19" t="s">
+      <c r="C19" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="19" t="s">
+      <c r="D19" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="E19" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F19" s="20"/>
+      <c r="F19" s="19"/>
     </row>
     <row r="20" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="18">
+      <c r="A20" s="17">
         <v>46088</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="C20" s="19" t="s">
+      <c r="C20" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="19" t="s">
+      <c r="D20" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="E20" s="19" t="s">
+      <c r="E20" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F20" s="20"/>
+      <c r="F20" s="19"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A21" s="18">
+      <c r="A21" s="17">
         <v>46109</v>
       </c>
-      <c r="B21" s="19" t="s">
+      <c r="B21" s="18" t="s">
         <v>151</v>
       </c>
-      <c r="C21" s="19" t="s">
+      <c r="C21" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D21" s="19" t="s">
+      <c r="D21" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E21" s="19" t="s">
+      <c r="E21" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F21" s="20"/>
+      <c r="F21" s="19"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="18">
+      <c r="A22" s="17">
         <v>46110</v>
       </c>
-      <c r="B22" s="19" t="s">
+      <c r="B22" s="18" t="s">
         <v>152</v>
       </c>
-      <c r="C22" s="19" t="s">
+      <c r="C22" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D22" s="19" t="s">
+      <c r="D22" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E22" s="19" t="s">
+      <c r="E22" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F22" s="20"/>
+      <c r="F22" s="19"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A23" s="18">
+      <c r="A23" s="17">
         <v>46116</v>
       </c>
-      <c r="B23" s="19" t="s">
+      <c r="B23" s="18" t="s">
         <v>153</v>
       </c>
-      <c r="C23" s="19" t="s">
+      <c r="C23" s="18" t="s">
         <v>195</v>
       </c>
-      <c r="D23" s="19" t="s">
+      <c r="D23" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E23" s="19" t="s">
+      <c r="E23" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F23" s="20"/>
+      <c r="F23" s="19"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="18">
+      <c r="A24" s="17">
         <v>46130</v>
       </c>
-      <c r="B24" s="19" t="s">
+      <c r="B24" s="18" t="s">
         <v>154</v>
       </c>
-      <c r="C24" s="19" t="s">
+      <c r="C24" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D24" s="19" t="s">
+      <c r="D24" s="18" t="s">
         <v>196</v>
       </c>
-      <c r="E24" s="19" t="s">
+      <c r="E24" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F24" s="20"/>
+      <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="15">
+      <c r="A25" s="14">
         <v>46131</v>
       </c>
-      <c r="B25" s="16" t="s">
+      <c r="B25" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="C25" s="16" t="s">
+      <c r="C25" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="16" t="s">
+      <c r="D25" s="15" t="s">
         <v>196</v>
       </c>
-      <c r="E25" s="16" t="s">
+      <c r="E25" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="F25" s="17"/>
+      <c r="F25" s="16"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A26" s="18">
+      <c r="A26" s="17">
         <v>46137</v>
       </c>
-      <c r="B26" s="19" t="s">
+      <c r="B26" s="18" t="s">
         <v>156</v>
       </c>
-      <c r="C26" s="19" t="s">
+      <c r="C26" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D26" s="19" t="s">
+      <c r="D26" s="18" t="s">
         <v>197</v>
       </c>
-      <c r="E26" s="19" t="s">
+      <c r="E26" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F26" s="20"/>
+      <c r="F26" s="19"/>
     </row>
     <row r="27" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="18">
+      <c r="A27" s="17">
         <v>46138</v>
       </c>
-      <c r="B27" s="19" t="s">
+      <c r="B27" s="18" t="s">
         <v>157</v>
       </c>
-      <c r="C27" s="19" t="s">
+      <c r="C27" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="D27" s="19" t="s">
+      <c r="D27" s="18" t="s">
         <v>197</v>
       </c>
-      <c r="E27" s="19" t="s">
+      <c r="E27" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F27" s="20"/>
+      <c r="F27" s="19"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A28" s="18">
+      <c r="A28" s="17">
         <v>46144</v>
       </c>
-      <c r="B28" s="19" t="s">
+      <c r="B28" s="18" t="s">
         <v>158</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="C28" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D28" s="19" t="s">
+      <c r="D28" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="E28" s="19" t="s">
+      <c r="E28" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F28" s="20"/>
+      <c r="F28" s="19"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A29" s="18">
+      <c r="A29" s="17">
         <v>46145</v>
       </c>
-      <c r="B29" s="19" t="s">
+      <c r="B29" s="18" t="s">
         <v>159</v>
       </c>
-      <c r="C29" s="19" t="s">
+      <c r="C29" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D29" s="19" t="s">
+      <c r="D29" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="E29" s="19" t="s">
+      <c r="E29" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="20"/>
+      <c r="F29" s="19"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A30" s="18">
+      <c r="A30" s="17">
         <v>46151</v>
       </c>
-      <c r="B30" s="19" t="s">
+      <c r="B30" s="18" t="s">
         <v>160</v>
       </c>
-      <c r="C30" s="19" t="s">
+      <c r="C30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="19" t="s">
+      <c r="D30" s="18" t="s">
+        <v>262</v>
+      </c>
+      <c r="E30" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F30" s="20"/>
+      <c r="F30" s="19"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A31" s="18">
+      <c r="A31" s="17">
         <v>46152</v>
       </c>
-      <c r="B31" s="19" t="s">
+      <c r="B31" s="18" t="s">
         <v>161</v>
       </c>
-      <c r="C31" s="19" t="s">
+      <c r="C31" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="19" t="s">
+      <c r="D31" s="18" t="s">
+        <v>262</v>
+      </c>
+      <c r="E31" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="20"/>
+      <c r="F31" s="19"/>
     </row>
     <row r="32" spans="1:6" ht="28" x14ac:dyDescent="0.35">
-      <c r="A32" s="18">
+      <c r="A32" s="17">
         <v>46164</v>
       </c>
-      <c r="B32" s="19" t="s">
+      <c r="B32" s="18" t="s">
         <v>162</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C32" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D32" s="19" t="s">
+      <c r="D32" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E32" s="19" t="s">
+      <c r="E32" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F32" s="20" t="s">
+      <c r="F32" s="19" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="28" x14ac:dyDescent="0.35">
-      <c r="A33" s="18">
+      <c r="A33" s="17">
         <v>46165</v>
       </c>
-      <c r="B33" s="19" t="s">
+      <c r="B33" s="18" t="s">
         <v>163</v>
       </c>
-      <c r="C33" s="19" t="s">
+      <c r="C33" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D33" s="19" t="s">
+      <c r="D33" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E33" s="19" t="s">
+      <c r="E33" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F33" s="20" t="s">
+      <c r="F33" s="19" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="18">
+      <c r="A34" s="17">
         <v>46166</v>
       </c>
-      <c r="B34" s="19" t="s">
+      <c r="B34" s="18" t="s">
         <v>207</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C34" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D34" s="19" t="s">
+      <c r="D34" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E34" s="19" t="s">
+      <c r="E34" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F34" s="20"/>
+      <c r="F34" s="19"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A35" s="18">
+      <c r="A35" s="17">
         <v>46172</v>
       </c>
-      <c r="B35" s="19" t="s">
+      <c r="B35" s="18" t="s">
         <v>166</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C35" s="18" t="s">
         <v>195</v>
       </c>
-      <c r="D35" s="19" t="s">
+      <c r="D35" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="E35" s="19" t="s">
+      <c r="E35" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="F35" s="20"/>
+      <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A36" s="18">
+      <c r="A36" s="17">
         <v>46172</v>
       </c>
-      <c r="B36" s="19" t="s">
+      <c r="B36" s="18" t="s">
         <v>164</v>
       </c>
-      <c r="C36" s="19" t="s">
+      <c r="C36" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D36" s="19" t="s">
+      <c r="D36" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="E36" s="19" t="s">
+      <c r="E36" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F36" s="20"/>
+      <c r="F36" s="19"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A37" s="18">
+      <c r="A37" s="17">
         <v>46173</v>
       </c>
-      <c r="B37" s="19" t="s">
+      <c r="B37" s="18" t="s">
         <v>167</v>
       </c>
-      <c r="C37" s="19" t="s">
+      <c r="C37" s="18" t="s">
         <v>195</v>
       </c>
-      <c r="D37" s="19" t="s">
+      <c r="D37" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="E37" s="19" t="s">
+      <c r="E37" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="F37" s="20"/>
+      <c r="F37" s="19"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A38" s="18">
+      <c r="A38" s="17">
         <v>46173</v>
       </c>
-      <c r="B38" s="19" t="s">
+      <c r="B38" s="18" t="s">
         <v>165</v>
       </c>
-      <c r="C38" s="19" t="s">
+      <c r="C38" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="19" t="s">
+      <c r="D38" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="E38" s="19" t="s">
+      <c r="E38" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F38" s="20"/>
+      <c r="F38" s="19"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A39" s="18">
+      <c r="A39" s="17">
         <v>46179</v>
       </c>
-      <c r="B39" s="19" t="s">
+      <c r="B39" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="C39" s="19" t="s">
+      <c r="C39" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D39" s="19" t="s">
+      <c r="D39" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="E39" s="19" t="s">
+      <c r="E39" s="18" t="s">
         <v>208</v>
       </c>
-      <c r="F39" s="20"/>
+      <c r="F39" s="19"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A40" s="18">
+      <c r="A40" s="17">
         <v>46180</v>
       </c>
-      <c r="B40" s="19" t="s">
+      <c r="B40" s="18" t="s">
         <v>169</v>
       </c>
-      <c r="C40" s="19" t="s">
+      <c r="C40" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D40" s="19" t="s">
+      <c r="D40" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="E40" s="19" t="s">
+      <c r="E40" s="18" t="s">
         <v>208</v>
       </c>
-      <c r="F40" s="20"/>
+      <c r="F40" s="19"/>
     </row>
     <row r="41" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="18">
+      <c r="A41" s="17">
         <v>46186</v>
       </c>
-      <c r="B41" s="19" t="s">
+      <c r="B41" s="18" t="s">
         <v>170</v>
       </c>
-      <c r="C41" s="19" t="s">
+      <c r="C41" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D41" s="19" t="s">
+      <c r="D41" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="E41" s="19" t="s">
+      <c r="E41" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F41" s="20"/>
+      <c r="F41" s="19"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A42" s="18">
+      <c r="A42" s="17">
         <v>46186</v>
       </c>
-      <c r="B42" s="19" t="s">
+      <c r="B42" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="C42" s="19" t="s">
+      <c r="C42" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D42" s="19" t="s">
+      <c r="D42" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E42" s="19" t="s">
+      <c r="E42" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F42" s="20"/>
+      <c r="F42" s="19"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A43" s="18">
+      <c r="A43" s="17">
         <v>46187</v>
       </c>
-      <c r="B43" s="19" t="s">
+      <c r="B43" s="18" t="s">
         <v>171</v>
       </c>
-      <c r="C43" s="19" t="s">
+      <c r="C43" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="D43" s="19" t="s">
+      <c r="D43" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="E43" s="19" t="s">
+      <c r="E43" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F43" s="20"/>
+      <c r="F43" s="19"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A44" s="18">
+      <c r="A44" s="17">
         <v>46187</v>
       </c>
-      <c r="B44" s="19" t="s">
+      <c r="B44" s="18" t="s">
         <v>173</v>
       </c>
-      <c r="C44" s="19" t="s">
+      <c r="C44" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D44" s="19" t="s">
+      <c r="D44" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E44" s="19" t="s">
+      <c r="E44" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F44" s="20"/>
+      <c r="F44" s="19"/>
     </row>
     <row r="45" spans="1:6" ht="42" x14ac:dyDescent="0.35">
-      <c r="A45" s="18">
+      <c r="A45" s="17">
         <v>46193</v>
       </c>
-      <c r="B45" s="19" t="s">
+      <c r="B45" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="C45" s="19" t="s">
+      <c r="C45" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D45" s="19" t="s">
+      <c r="D45" s="18" t="s">
         <v>199</v>
       </c>
-      <c r="E45" s="19" t="s">
+      <c r="E45" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F45" s="20"/>
+      <c r="F45" s="19"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A46" s="18">
+      <c r="A46" s="17">
         <v>46193</v>
       </c>
-      <c r="B46" s="19" t="s">
+      <c r="B46" s="18" t="s">
         <v>176</v>
       </c>
-      <c r="C46" s="19" t="s">
+      <c r="C46" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D46" s="19" t="s">
+      <c r="D46" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E46" s="19" t="s">
+      <c r="E46" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F46" s="20"/>
+      <c r="F46" s="19"/>
     </row>
     <row r="47" spans="1:6" ht="42" x14ac:dyDescent="0.35">
-      <c r="A47" s="18">
+      <c r="A47" s="17">
         <v>46194</v>
       </c>
-      <c r="B47" s="19" t="s">
+      <c r="B47" s="18" t="s">
         <v>175</v>
       </c>
-      <c r="C47" s="19" t="s">
+      <c r="C47" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D47" s="19" t="s">
+      <c r="D47" s="18" t="s">
         <v>199</v>
       </c>
-      <c r="E47" s="19" t="s">
+      <c r="E47" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F47" s="20"/>
+      <c r="F47" s="19"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A48" s="18">
+      <c r="A48" s="17">
         <v>46194</v>
       </c>
-      <c r="B48" s="19" t="s">
+      <c r="B48" s="18" t="s">
         <v>177</v>
       </c>
-      <c r="C48" s="19" t="s">
+      <c r="C48" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D48" s="19" t="s">
+      <c r="D48" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E48" s="19" t="s">
+      <c r="E48" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F48" s="20"/>
+      <c r="F48" s="19"/>
     </row>
     <row r="49" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="18">
+      <c r="A49" s="17">
         <v>46206</v>
       </c>
-      <c r="B49" s="19" t="s">
+      <c r="B49" s="18" t="s">
         <v>209</v>
       </c>
-      <c r="C49" s="19" t="s">
+      <c r="C49" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D49" s="19" t="s">
+      <c r="D49" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E49" s="19"/>
-      <c r="F49" s="20"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="19"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A50" s="18">
+      <c r="A50" s="17">
         <v>46207</v>
       </c>
-      <c r="B50" s="19" t="s">
+      <c r="B50" s="18" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="19" t="s">
+      <c r="C50" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D50" s="19" t="s">
+      <c r="D50" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E50" s="19"/>
-      <c r="F50" s="20"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="19"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A51" s="18">
+      <c r="A51" s="17">
         <v>46221</v>
       </c>
-      <c r="B51" s="19" t="s">
+      <c r="B51" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="C51" s="19" t="s">
+      <c r="C51" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D51" s="19" t="s">
+      <c r="D51" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="E51" s="19" t="s">
+      <c r="E51" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="F51" s="20"/>
+      <c r="F51" s="19"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A52" s="18">
+      <c r="A52" s="17">
         <v>46222</v>
       </c>
-      <c r="B52" s="19" t="s">
+      <c r="B52" s="18" t="s">
         <v>181</v>
       </c>
-      <c r="C52" s="19" t="s">
+      <c r="C52" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D52" s="19" t="s">
+      <c r="D52" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="E52" s="19" t="s">
+      <c r="E52" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="F52" s="20"/>
+      <c r="F52" s="19"/>
     </row>
     <row r="53" spans="1:6" ht="28" x14ac:dyDescent="0.35">
-      <c r="A53" s="18">
+      <c r="A53" s="17">
         <v>46256</v>
       </c>
-      <c r="B53" s="19" t="s">
+      <c r="B53" s="18" t="s">
         <v>182</v>
       </c>
-      <c r="C53" s="19" t="s">
+      <c r="C53" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D53" s="19" t="s">
+      <c r="D53" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E53" s="19" t="s">
+      <c r="E53" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F53" s="20"/>
+      <c r="F53" s="19"/>
     </row>
     <row r="54" spans="1:6" ht="28" x14ac:dyDescent="0.35">
-      <c r="A54" s="18">
+      <c r="A54" s="17">
         <v>46257</v>
       </c>
-      <c r="B54" s="19" t="s">
+      <c r="B54" s="18" t="s">
         <v>183</v>
       </c>
-      <c r="C54" s="19" t="s">
+      <c r="C54" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D54" s="19" t="s">
+      <c r="D54" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E54" s="19" t="s">
+      <c r="E54" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F54" s="20"/>
+      <c r="F54" s="19"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A55" s="18">
+      <c r="A55" s="17">
         <v>46270</v>
       </c>
-      <c r="B55" s="19" t="s">
+      <c r="B55" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="C55" s="19" t="s">
+      <c r="C55" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D55" s="19" t="s">
+      <c r="D55" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E55" s="19" t="s">
+      <c r="E55" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F55" s="20"/>
+      <c r="F55" s="19"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A56" s="18">
+      <c r="A56" s="17">
         <v>46271</v>
       </c>
-      <c r="B56" s="19" t="s">
+      <c r="B56" s="18" t="s">
         <v>143</v>
       </c>
-      <c r="C56" s="19" t="s">
+      <c r="C56" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D56" s="19" t="s">
+      <c r="D56" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E56" s="19" t="s">
+      <c r="E56" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F56" s="20"/>
+      <c r="F56" s="19"/>
     </row>
     <row r="57" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="18">
+      <c r="A57" s="17">
         <v>46291</v>
       </c>
-      <c r="B57" s="19" t="s">
+      <c r="B57" s="18" t="s">
         <v>184</v>
       </c>
-      <c r="C57" s="19" t="s">
+      <c r="C57" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D57" s="19"/>
-[...1 lines deleted...]
-      <c r="F57" s="21" t="s">
+      <c r="D57" s="18"/>
+      <c r="E57" s="18"/>
+      <c r="F57" s="20" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A58" s="18">
+      <c r="A58" s="17">
         <v>46292</v>
       </c>
-      <c r="B58" s="19" t="s">
+      <c r="B58" s="18" t="s">
         <v>185</v>
       </c>
-      <c r="C58" s="19" t="s">
+      <c r="C58" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D58" s="19"/>
-[...1 lines deleted...]
-      <c r="F58" s="21" t="s">
+      <c r="D58" s="18"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="20" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A59" s="18">
+      <c r="A59" s="17">
         <v>46298</v>
       </c>
-      <c r="B59" s="19" t="s">
+      <c r="B59" s="18" t="s">
         <v>186</v>
       </c>
-      <c r="C59" s="19" t="s">
+      <c r="C59" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="D59" s="19" t="s">
+      <c r="D59" s="18" t="s">
         <v>196</v>
       </c>
-      <c r="E59" s="19" t="s">
+      <c r="E59" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F59" s="20"/>
+      <c r="F59" s="19"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A60" s="18">
+      <c r="A60" s="17">
         <v>46312</v>
       </c>
-      <c r="B60" s="19" t="s">
+      <c r="B60" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="C60" s="19" t="s">
+      <c r="C60" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D60" s="19"/>
-[...1 lines deleted...]
-      <c r="F60" s="21" t="s">
+      <c r="D60" s="18"/>
+      <c r="E60" s="18"/>
+      <c r="F60" s="20" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A61" s="18">
+      <c r="A61" s="17">
         <v>46313</v>
       </c>
-      <c r="B61" s="19" t="s">
+      <c r="B61" s="18" t="s">
         <v>188</v>
       </c>
-      <c r="C61" s="19" t="s">
+      <c r="C61" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D61" s="19"/>
-[...1 lines deleted...]
-      <c r="F61" s="21" t="s">
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+      <c r="F61" s="20" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="6"/>
     </row>
     <row r="63" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="6"/>
     </row>
     <row r="64" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
@@ -3614,3242 +3704,3480 @@
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B53F798F-AEC2-4A80-933A-7D023D4DD970}">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>201</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="F2" s="57">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="54" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="55">
         <v>46092</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="54" t="s">
-[...9 lines deleted...]
-        <v>294</v>
+      <c r="A5" s="52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="22"/>
-[...4 lines deleted...]
-      <c r="F6" s="22"/>
+      <c r="A6" s="21"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="22"/>
-[...4 lines deleted...]
-      <c r="F7" s="22"/>
+      <c r="A7" s="21"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="22"/>
-[...4 lines deleted...]
-      <c r="F8" s="22"/>
+      <c r="A8" s="21"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
     </row>
     <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="26">
+      <c r="A11" s="25">
         <v>46144</v>
       </c>
-      <c r="B11" s="55" t="s">
-[...11 lines deleted...]
-      <c r="F11" s="25"/>
+      <c r="B11" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="F11" s="24"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="26">
+      <c r="A12" s="25">
         <v>46145</v>
       </c>
-      <c r="B12" s="55" t="s">
-[...11 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="B12" s="53" t="s">
+        <v>292</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>291</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="F12" s="27"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="26"/>
-[...4 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="A13" s="25"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="26"/>
-[...4 lines deleted...]
-      <c r="F14" s="28"/>
+      <c r="A14" s="25"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="26"/>
-[...4 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="A15" s="25"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="26"/>
-[...4 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="A16" s="25"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="26"/>
-[...4 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="A17" s="25"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="23"/>
-[...4 lines deleted...]
-      <c r="F18" s="25"/>
+      <c r="A18" s="22"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A19" s="26"/>
-[...4 lines deleted...]
-      <c r="F19" s="28"/>
+      <c r="A19" s="25"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A20" s="26"/>
-[...4 lines deleted...]
-      <c r="F20" s="28"/>
+      <c r="A20" s="25"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A21" s="26"/>
-[...4 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="A21" s="25"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="23"/>
-[...4 lines deleted...]
-      <c r="F22" s="25"/>
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A23" s="24"/>
-[...4 lines deleted...]
-      <c r="F23" s="25"/>
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="29"/>
-[...4 lines deleted...]
-      <c r="F24" s="25"/>
+      <c r="A24" s="28"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A25" s="29"/>
-[...4 lines deleted...]
-      <c r="F25" s="25"/>
+      <c r="A25" s="28"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.9055118110236221" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB19FB9-69AA-4BB0-AFF1-CE157C2A54F9}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>202</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="F2" s="57">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="54" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="55">
         <v>46157</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="62">
+      <c r="A5" s="60">
         <v>46284</v>
       </c>
-      <c r="B5" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="22" t="s">
+      <c r="B5" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="C5" s="21" t="s">
         <v>97</v>
       </c>
-      <c r="D5" s="22" t="s">
-[...3 lines deleted...]
-      <c r="F5" s="22"/>
+      <c r="D5" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="22"/>
-[...4 lines deleted...]
-      <c r="F6" s="22"/>
+      <c r="A6" s="21"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="22"/>
-[...4 lines deleted...]
-      <c r="F7" s="22"/>
+      <c r="A7" s="21"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="22"/>
-[...4 lines deleted...]
-      <c r="F8" s="22"/>
+      <c r="A8" s="21"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
     </row>
     <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="31">
+      <c r="A11" s="30">
         <v>46270</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="31" t="s">
+        <v>311</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>314</v>
+      </c>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="30">
+        <v>46229</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>315</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>268</v>
+      </c>
+      <c r="D12" s="31" t="s">
+        <v>312</v>
+      </c>
+      <c r="E12" s="31"/>
+      <c r="F12" s="32"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="33">
+        <v>46061</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>316</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>317</v>
+      </c>
+      <c r="D13" s="31" t="s">
+        <v>318</v>
+      </c>
+      <c r="E13" s="31"/>
+      <c r="F13" s="32"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="33">
+        <v>46243</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>319</v>
+      </c>
+      <c r="C14" s="31" t="s">
         <v>320</v>
       </c>
-      <c r="C11" s="32" t="s">
-[...54 lines deleted...]
-      <c r="F14" s="33"/>
+      <c r="D14" s="31" t="s">
+        <v>314</v>
+      </c>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="34">
+      <c r="A15" s="67">
+        <v>46278</v>
+      </c>
+      <c r="B15" s="65"/>
+      <c r="C15" s="68" t="s">
+        <v>361</v>
+      </c>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="69" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="33">
         <v>46312</v>
       </c>
-      <c r="B15" s="32" t="s">
-[...25 lines deleted...]
-      <c r="F16" s="33"/>
+      <c r="B16" s="31" t="s">
+        <v>333</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>334</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>312</v>
+      </c>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="64">
+        <v>46361</v>
+      </c>
+      <c r="B17" s="65" t="s">
+        <v>351</v>
+      </c>
+      <c r="C17" s="65" t="s">
+        <v>352</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>353</v>
+      </c>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E6DDBD-B993-47C2-8F80-8823EE0BD8D5}">
   <sheetPr>
     <tabColor theme="4" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
     <col min="8" max="8" width="22.26953125" customWidth="1"/>
     <col min="11" max="11" width="19.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>203</v>
       </c>
-      <c r="B2" s="70"/>
-[...6 lines deleted...]
-        <v>46105</v>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="57">
+        <v>46183</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...53 lines deleted...]
-      <c r="F10" s="13"/>
+    <row r="5" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+    </row>
+    <row r="6" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+    </row>
+    <row r="7" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+    </row>
+    <row r="8" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+    </row>
+    <row r="9" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+    </row>
+    <row r="10" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="12"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
     </row>
     <row r="11" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A11" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="35">
+      <c r="A13" s="34">
         <v>46074</v>
       </c>
-      <c r="B13" s="36" t="s">
+      <c r="B13" s="35" t="s">
         <v>116</v>
       </c>
-      <c r="C13" s="37" t="s">
+      <c r="C13" s="36" t="s">
         <v>117</v>
       </c>
-      <c r="D13" s="36" t="s">
+      <c r="D13" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="E13" s="27"/>
-      <c r="F13" s="38" t="s">
+      <c r="E13" s="26"/>
+      <c r="F13" s="66" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="35">
+      <c r="A14" s="34">
         <v>46095</v>
       </c>
-      <c r="B14" s="36" t="s">
+      <c r="B14" s="35" t="s">
         <v>120</v>
       </c>
-      <c r="C14" s="37" t="s">
+      <c r="C14" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="D14" s="36" t="s">
+      <c r="D14" s="35" t="s">
         <v>122</v>
       </c>
-      <c r="E14" s="27"/>
-      <c r="F14" s="38" t="s">
+      <c r="E14" s="26"/>
+      <c r="F14" s="66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="35">
+      <c r="A15" s="34">
         <v>46110</v>
       </c>
-      <c r="B15" s="36" t="s">
+      <c r="B15" s="35" t="s">
         <v>189</v>
       </c>
-      <c r="C15" s="37" t="s">
+      <c r="C15" s="36" t="s">
         <v>100</v>
       </c>
-      <c r="D15" s="36" t="s">
+      <c r="D15" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="E15" s="27"/>
-      <c r="F15" s="38" t="s">
+      <c r="E15" s="26"/>
+      <c r="F15" s="66" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="35">
+      <c r="A16" s="34">
         <v>46123</v>
       </c>
-      <c r="B16" s="36" t="s">
+      <c r="B16" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="C16" s="37" t="s">
+      <c r="C16" s="36" t="s">
         <v>190</v>
       </c>
-      <c r="D16" s="36" t="s">
+      <c r="D16" s="35" t="s">
         <v>122</v>
       </c>
-      <c r="E16" s="27"/>
-      <c r="F16" s="38" t="s">
+      <c r="E16" s="26"/>
+      <c r="F16" s="66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="35">
+      <c r="A17" s="34">
         <v>46124</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B17" s="35" t="s">
         <v>125</v>
       </c>
-      <c r="C17" s="37" t="s">
+      <c r="C17" s="36" t="s">
         <v>126</v>
       </c>
-      <c r="D17" s="36" t="s">
+      <c r="D17" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="E17" s="27"/>
-      <c r="F17" s="38" t="s">
+      <c r="E17" s="26"/>
+      <c r="F17" s="66" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="35">
+      <c r="A18" s="34">
         <v>46130</v>
       </c>
-      <c r="B18" s="36" t="s">
+      <c r="B18" s="35" t="s">
+        <v>220</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="D18" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E18" s="26"/>
+      <c r="F18" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="34">
+        <v>46131</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="C19" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="D19" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E19" s="26"/>
+      <c r="F19" s="66" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="34">
+        <v>46131</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>222</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>223</v>
+      </c>
+      <c r="D20" s="35" t="s">
+        <v>224</v>
+      </c>
+      <c r="E20" s="26"/>
+      <c r="F20" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="34">
+        <v>46138</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="C21" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" s="26"/>
+      <c r="F21" s="66" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="34">
+        <v>46138</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>134</v>
+      </c>
+      <c r="C22" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="D22" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" s="26"/>
+      <c r="F22" s="66" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="34">
+        <v>46151</v>
+      </c>
+      <c r="B23" s="35" t="s">
+        <v>225</v>
+      </c>
+      <c r="C23" s="36" t="s">
         <v>226</v>
       </c>
-      <c r="C18" s="37" t="s">
+      <c r="D23" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" s="26"/>
+      <c r="F23" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="34">
+        <v>46152</v>
+      </c>
+      <c r="B24" s="35" t="s">
         <v>227</v>
       </c>
-      <c r="D18" s="36" t="s">
+      <c r="C24" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D24" s="35" t="s">
+        <v>228</v>
+      </c>
+      <c r="E24" s="26"/>
+      <c r="F24" s="66" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="34">
+        <v>46173</v>
+      </c>
+      <c r="B25" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="C25" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="E25" s="26"/>
+      <c r="F25" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="34">
+        <v>46173</v>
+      </c>
+      <c r="B26" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="C26" s="36" t="s">
+        <v>322</v>
+      </c>
+      <c r="D26" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="E26" s="26"/>
+      <c r="F26" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="34">
+        <v>46180</v>
+      </c>
+      <c r="B27" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C27" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="D27" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="26"/>
+      <c r="F27" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="34">
+        <v>46193</v>
+      </c>
+      <c r="B28" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="C28" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D28" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="E18" s="27"/>
-      <c r="F18" s="38" t="s">
+      <c r="E28" s="26"/>
+      <c r="F28" s="66" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D19" s="36" t="s">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="34">
+        <v>46200</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>323</v>
+      </c>
+      <c r="C29" s="36" t="s">
+        <v>324</v>
+      </c>
+      <c r="D29" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="E29" s="26"/>
+      <c r="F29" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="34">
+        <v>46200</v>
+      </c>
+      <c r="B30" s="35" t="s">
+        <v>325</v>
+      </c>
+      <c r="C30" s="36" t="s">
+        <v>326</v>
+      </c>
+      <c r="D30" s="35" t="s">
+        <v>327</v>
+      </c>
+      <c r="E30" s="26"/>
+      <c r="F30" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="34">
+        <v>46284</v>
+      </c>
+      <c r="B31" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="E31" s="26"/>
+      <c r="F31" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="34">
+        <v>46284</v>
+      </c>
+      <c r="B32" s="35" t="s">
+        <v>328</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>329</v>
+      </c>
+      <c r="D32" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="E19" s="27"/>
-[...18 lines deleted...]
-      <c r="F20" s="38" t="s">
+      <c r="E32" s="26"/>
+      <c r="F32" s="66" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C21" s="37" t="s">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="34">
+        <v>46284</v>
+      </c>
+      <c r="B33" s="35" t="s">
+        <v>354</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>355</v>
+      </c>
+      <c r="D33" s="35" t="s">
+        <v>356</v>
+      </c>
+      <c r="E33" s="26"/>
+      <c r="F33" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="34">
+        <v>46285</v>
+      </c>
+      <c r="B34" s="35" t="s">
+        <v>330</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>331</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>332</v>
+      </c>
+      <c r="E34" s="26"/>
+      <c r="F34" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="34">
+        <v>46298</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>235</v>
+      </c>
+      <c r="C35" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="D35" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" s="26"/>
+      <c r="F35" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="34">
+        <v>46305</v>
+      </c>
+      <c r="B36" s="35" t="s">
+        <v>140</v>
+      </c>
+      <c r="C36" s="36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>358</v>
+      </c>
+      <c r="E36" s="26"/>
+      <c r="F36" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="34">
+        <v>46305</v>
+      </c>
+      <c r="B37" s="35" t="s">
+        <v>237</v>
+      </c>
+      <c r="C37" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="D37" s="35" t="s">
+        <v>122</v>
+      </c>
+      <c r="E37" s="26"/>
+      <c r="F37" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="34">
+        <v>46312</v>
+      </c>
+      <c r="B38" s="35" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" s="36" t="s">
+        <v>138</v>
+      </c>
+      <c r="D38" s="35" t="s">
+        <v>359</v>
+      </c>
+      <c r="E38" s="26"/>
+      <c r="F38" s="66"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="34">
+        <v>46320</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="C39" s="36" t="s">
         <v>132</v>
       </c>
-      <c r="D21" s="36" t="s">
+      <c r="D39" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E39" s="26"/>
+      <c r="F39" s="66" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="34">
+        <v>46320</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>360</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="D40" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="E21" s="27"/>
-[...14 lines deleted...]
-      <c r="D22" s="36" t="s">
+      <c r="E40" s="26"/>
+      <c r="F40" s="66" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="34">
+        <v>46334</v>
+      </c>
+      <c r="B41" s="35" t="s">
+        <v>357</v>
+      </c>
+      <c r="C41" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" s="35" t="s">
         <v>122</v>
       </c>
-      <c r="E22" s="27"/>
-      <c r="F22" s="38" t="s">
+      <c r="E41" s="26"/>
+      <c r="F41" s="66" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
-[...310 lines deleted...]
-    </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A42" s="35"/>
-[...12 lines deleted...]
-      <c r="F43" s="38"/>
+      <c r="A42" s="34"/>
+      <c r="B42" s="35"/>
+      <c r="C42" s="36"/>
+      <c r="D42" s="35"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0D3D6D8-2D4C-40B3-88AD-4FCC6B7AACA7}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>204</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="F2" s="59">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="57">
         <v>46157</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="60" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="61">
+    <row r="5" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="59">
         <v>46194</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...37 lines deleted...]
-      <c r="F8" s="13"/>
+      <c r="B5" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+    </row>
+    <row r="6" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="59" t="s">
+        <v>300</v>
+      </c>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+    </row>
+    <row r="7" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="59"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+    </row>
+    <row r="8" spans="1:6" s="58" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="59"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
     </row>
     <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="39">
+      <c r="A11" s="37">
         <v>46075</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="C11" s="39" t="s">
+        <v>245</v>
+      </c>
+      <c r="D11" s="39" t="s">
+        <v>281</v>
+      </c>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="42">
+        <v>46123</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>285</v>
+      </c>
+      <c r="C12" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>280</v>
+      </c>
+      <c r="E12" s="43"/>
+      <c r="F12" s="43"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="42">
+        <v>46131</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>274</v>
+      </c>
+      <c r="C13" s="43" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" s="43" t="s">
+        <v>254</v>
+      </c>
+      <c r="E13" s="43"/>
+      <c r="F13" s="43"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="42">
+        <v>46138</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>275</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>243</v>
+      </c>
+      <c r="D14" s="40" t="s">
+        <v>282</v>
+      </c>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="42">
+        <v>46158</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>276</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>258</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>255</v>
+      </c>
+      <c r="E15" s="43"/>
+      <c r="F15" s="43"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="42">
+        <v>46249</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>277</v>
+      </c>
+      <c r="C16" s="43" t="s">
+        <v>245</v>
+      </c>
+      <c r="D16" s="43" t="s">
+        <v>283</v>
+      </c>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="42">
+        <v>46277</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>278</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="D17" s="43" t="s">
+        <v>283</v>
+      </c>
+      <c r="E17" s="43"/>
+      <c r="F17" s="43"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="42">
+        <v>46305</v>
+      </c>
+      <c r="B18" s="43" t="s">
         <v>279</v>
       </c>
-      <c r="C11" s="41" t="s">
-[...92 lines deleted...]
-      <c r="B17" s="45" t="s">
+      <c r="C18" s="40" t="s">
+        <v>271</v>
+      </c>
+      <c r="D18" s="40" t="s">
         <v>284</v>
       </c>
-      <c r="C17" s="42" t="s">
-[...22 lines deleted...]
-      <c r="F18" s="45"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A19" s="44">
+      <c r="A19" s="42">
         <v>46235</v>
       </c>
-      <c r="B19" s="45" t="s">
-[...10 lines deleted...]
-        <v>359</v>
+      <c r="B19" s="43" t="s">
+        <v>348</v>
+      </c>
+      <c r="C19" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="D19" s="43" t="s">
+        <v>349</v>
+      </c>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43" t="s">
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A20" s="44"/>
-[...4 lines deleted...]
-      <c r="F20" s="45"/>
+      <c r="A20" s="42"/>
+      <c r="B20" s="43"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A21" s="44"/>
-[...4 lines deleted...]
-      <c r="F21" s="45"/>
+      <c r="A21" s="42"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="43"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A22" s="44"/>
-[...4 lines deleted...]
-      <c r="F22" s="45"/>
+      <c r="A22" s="42"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00ED37C0-7650-46DC-8415-9489419C73C4}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:G63"/>
   <sheetViews>
-    <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView tabSelected="1" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="17.6328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="25.6328125" customWidth="1"/>
+    <col min="1" max="3" width="17.6328125" customWidth="1"/>
+    <col min="4" max="4" width="36.6328125" customWidth="1"/>
+    <col min="5" max="6" width="20.6328125" customWidth="1"/>
+    <col min="7" max="7" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:7" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...6 lines deleted...]
-      <c r="A2" s="69" t="s">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="72"/>
+    </row>
+    <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.35">
+      <c r="A2" s="73" t="s">
         <v>205</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="F2" s="59">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="G2" s="57">
         <v>46129</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
-      <c r="C3" s="3"/>
+      <c r="C3" s="75"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...12 lines deleted...]
-    <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C4" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="D5" s="8"/>
+        <v>366</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>367</v>
+      </c>
       <c r="E5" s="8"/>
-      <c r="F5" s="8" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F5" s="8"/>
+      <c r="G5" s="8" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
-        <v>213</v>
+        <v>369</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="D6" s="8"/>
+        <v>370</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>371</v>
+      </c>
       <c r="E6" s="8"/>
-      <c r="F6" s="8" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B7" s="8"/>
       <c r="C7" s="8" t="s">
-        <v>315</v>
+        <v>366</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>367</v>
+      </c>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="9">
         <v>46264</v>
       </c>
       <c r="B8" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="9">
+        <v>46264</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="8" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="8" t="s">
+      <c r="C9" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="F9" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="F8" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="G9" s="8" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="F11" s="7"/>
+      <c r="G11" s="8" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="B9" s="8"/>
-[...36 lines deleted...]
-    <row r="13" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="13" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>363</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>335</v>
       </c>
       <c r="F13" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="G13" s="7" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>46025</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C14" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D14" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D14" s="5" t="s">
+      <c r="E14" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="F14" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="F14" s="6"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G14" s="6"/>
+    </row>
+    <row r="15" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="4">
         <v>46025</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="E15" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="F15" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="F15" s="6"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G15" s="6"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>46026</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D16" s="5" t="s">
+      <c r="E16" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="F16" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="F16" s="6"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G16" s="6"/>
+    </row>
+    <row r="17" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="4">
         <v>46026</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D17" s="5" t="s">
+      <c r="E17" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E17" s="5" t="s">
+      <c r="F17" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="F17" s="6"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G17" s="6"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" s="4">
         <v>46074</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C18" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="E18" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="E18" s="5" t="s">
+      <c r="F18" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F18" s="6"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G18" s="6"/>
+    </row>
+    <row r="19" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="4">
         <v>46089</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C19" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F19" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F19" s="6"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G19" s="6"/>
+    </row>
+    <row r="20" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="4">
         <v>46116</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C20" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F20" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F20" s="6"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G20" s="6"/>
+    </row>
+    <row r="21" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" s="4">
         <v>46116</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="C21" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C21" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D21" s="5" t="s">
+      <c r="E21" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E21" s="5"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="F21" s="5"/>
+      <c r="G21" s="6"/>
+    </row>
+    <row r="22" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22" s="4">
         <v>46124</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="E22" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E22" s="5" t="s">
+      <c r="F22" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F22" s="6"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G22" s="6"/>
+    </row>
+    <row r="23" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" s="4">
         <v>46124</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D23" s="5" t="s">
+      <c r="E23" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E23" s="5" t="s">
+      <c r="F23" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F23" s="6"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G23" s="6"/>
+    </row>
+    <row r="24" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" s="4">
         <v>46131</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="D24" s="5" t="s">
+      <c r="E24" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="E24" s="5" t="s">
+      <c r="F24" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F24" s="6"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G24" s="6"/>
+    </row>
+    <row r="25" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" s="4">
         <v>46131</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="C25" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="E25" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="E25" s="5" t="s">
+      <c r="F25" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F25" s="6"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G25" s="6"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" s="4">
         <v>46137</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C26" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="E26" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E26" s="5" t="s">
+      <c r="F26" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F26" s="6"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G26" s="6"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>46137</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C27" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="E27" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E27" s="5" t="s">
+      <c r="F27" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F27" s="6"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G27" s="6"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="4">
         <v>46138</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="C28" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="E28" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E28" s="5" t="s">
+      <c r="F28" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F28" s="6"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G28" s="6"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>46138</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="C29" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="E29" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="F29" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F29" s="6"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G29" s="6"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="4">
         <v>46151</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="C30" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="E30" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="F30" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F30" s="6"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G30" s="6"/>
+    </row>
+    <row r="31" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" s="4">
         <v>46159</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="C31" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="E31" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E31" s="5" t="s">
+      <c r="F31" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F31" s="6" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G31" s="6" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="4">
         <v>46179</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="C32" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D32" s="5" t="s">
+      <c r="E32" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E32" s="5" t="s">
-[...4 lines deleted...]
-    <row r="33" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="F32" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G32" s="6"/>
+    </row>
+    <row r="33" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" s="4">
         <v>46179</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="C33" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D33" s="5" t="s">
+      <c r="E33" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E33" s="5" t="s">
-[...4 lines deleted...]
-    <row r="34" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="F33" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G33" s="6"/>
+    </row>
+    <row r="34" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" s="4">
         <v>46180</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="C34" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="5" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-    <row r="35" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+        <v>250</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="G34" s="6"/>
+    </row>
+    <row r="35" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="4">
         <v>46180</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="C35" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D35" s="5" t="s">
+      <c r="E35" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E35" s="5" t="s">
-[...4 lines deleted...]
-    <row r="36" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="F35" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G35" s="6"/>
+    </row>
+    <row r="36" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" s="4">
         <v>46186</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C36" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D36" s="5" t="s">
+      <c r="E36" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E36" s="5" t="s">
+      <c r="F36" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F36" s="6"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G36" s="6"/>
+    </row>
+    <row r="37" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" s="4">
         <v>46186</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C37" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D37" s="5" t="s">
+      <c r="E37" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E37" s="5" t="s">
+      <c r="F37" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F37" s="6"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G37" s="6"/>
+    </row>
+    <row r="38" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" s="4">
         <v>46186</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C38" s="77" t="s">
+        <v>366</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F38" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F38" s="6"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G38" s="6" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" s="4">
         <v>46187</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="C39" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D39" s="5" t="s">
+      <c r="E39" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E39" s="5" t="s">
+      <c r="F39" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F39" s="6"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G39" s="6"/>
+    </row>
+    <row r="40" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" s="4">
         <v>46187</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="C40" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="D40" s="5" t="s">
+      <c r="E40" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E40" s="5" t="s">
+      <c r="F40" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F40" s="6"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G40" s="6"/>
+    </row>
+    <row r="41" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" s="4">
-        <v>46200</v>
+        <v>46229</v>
       </c>
       <c r="B41" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G41" s="6"/>
+    </row>
+    <row r="42" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="4">
+        <v>46229</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G42" s="6"/>
+    </row>
+    <row r="43" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="4">
+        <v>46242</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G43" s="6"/>
+    </row>
+    <row r="44" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="4">
+        <v>46242</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C44" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G44" s="6"/>
+    </row>
+    <row r="45" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="4">
+        <v>46250</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C45" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F45" s="5"/>
+      <c r="G45" s="6"/>
+    </row>
+    <row r="46" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="4">
+        <v>46256</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="4">
+        <v>46256</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F47" s="5"/>
+      <c r="G47" s="6" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="4">
+        <v>46271</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F48" s="5"/>
+      <c r="G48" s="6"/>
+    </row>
+    <row r="49" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="4">
+        <v>46271</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="76" t="s">
+        <v>366</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G49" s="6"/>
+    </row>
+    <row r="50" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="4">
+        <v>46277</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G50" s="6"/>
+    </row>
+    <row r="51" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="4">
+        <v>46277</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G51" s="6"/>
+    </row>
+    <row r="52" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="4">
+        <v>46278</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C52" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G52" s="6"/>
+    </row>
+    <row r="53" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="4">
+        <v>46278</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="6"/>
+    </row>
+    <row r="54" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="4">
+        <v>46292</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C54" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G54" s="6"/>
+    </row>
+    <row r="55" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="4">
+        <v>46292</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C55" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G55" s="6"/>
+    </row>
+    <row r="56" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="4">
+        <v>46298</v>
+      </c>
+      <c r="B56" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C41" s="5" t="s">
+      <c r="C56" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D56" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="5" t="s">
+      <c r="E56" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F56" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F41" s="6"/>
-[...5 lines deleted...]
-      <c r="B42" s="5" t="s">
+      <c r="G56" s="6" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="4">
+        <v>46298</v>
+      </c>
+      <c r="B57" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C42" s="5" t="s">
+      <c r="C57" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="5" t="s">
+      <c r="E57" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F57" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F42" s="6"/>
-[...265 lines deleted...]
-    <row r="58" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G57" s="6" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A58" s="4">
         <v>46306</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="C58" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="E58" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="F58" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F58" s="6"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G58" s="6"/>
+    </row>
+    <row r="59" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A59" s="4">
         <v>46326</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="C59" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="E59" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E59" s="5" t="s">
+      <c r="F59" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F59" s="6"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G59" s="6"/>
+    </row>
+    <row r="60" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A60" s="4">
         <v>46326</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="C60" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D60" s="5" t="s">
+      <c r="E60" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E60" s="5" t="s">
+      <c r="F60" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F60" s="6"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G60" s="6"/>
+    </row>
+    <row r="61" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A61" s="4">
         <v>46334</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C61" s="5" t="s">
+      <c r="C61" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D61" s="5" t="s">
+      <c r="E61" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E61" s="5" t="s">
+      <c r="F61" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F61" s="6"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G61" s="6"/>
+    </row>
+    <row r="62" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A62" s="4">
         <v>46362</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="C62" s="5" t="s">
+      <c r="C62" s="76" t="s">
+        <v>373</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="D62" s="5" t="s">
+      <c r="E62" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E62" s="5" t="s">
+      <c r="F62" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="F62" s="6"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G62" s="6"/>
+    </row>
+    <row r="63" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
-      <c r="F63" s="6"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:E2"/>
   </mergeCells>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C11" xr:uid="{CC112977-9B5C-4262-A9FF-E84ED55EA989}">
+      <formula1>"VDH/FCI,VDH,FCI"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C14:C62" xr:uid="{EDF4279C-9579-44A2-976C-7A707E3DE1C1}">
+      <formula1>"VDH,FCI"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D97D248B-3F43-44B2-870C-CD274E31C2FD}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="73" t="s">
         <v>206</v>
       </c>
-      <c r="B2" s="70"/>
-[...5 lines deleted...]
-      <c r="F2" s="59">
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="57">
         <v>46129</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="61">
+      <c r="A5" s="59">
         <v>46103</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="13"/>
+      <c r="B5" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="F5" s="12"/>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="61">
+      <c r="A6" s="59">
         <v>46180</v>
       </c>
-      <c r="B6" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F6" s="13"/>
+      <c r="B6" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="F6" s="12"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="13" t="s">
+      <c r="A7" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+    </row>
+    <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="12"/>
+    </row>
+    <row r="9" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+    </row>
+    <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12" t="s">
         <v>308</v>
       </c>
-      <c r="B7" s="13"/>
-[...43 lines deleted...]
-      <c r="F10" s="13"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
     </row>
     <row r="11" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A11" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="63">
+      <c r="A13" s="61">
         <v>46075</v>
       </c>
-      <c r="B13" s="36" t="s">
+      <c r="B13" s="35" t="s">
+        <v>336</v>
+      </c>
+      <c r="C13" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>337</v>
+      </c>
+      <c r="E13" s="26"/>
+      <c r="F13" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="61">
+        <v>46088</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>338</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="E14" s="26"/>
+      <c r="F14" s="35"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="61">
+        <v>46124</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>339</v>
+      </c>
+      <c r="C15" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="35" t="s">
+        <v>246</v>
+      </c>
+      <c r="E15" s="26"/>
+      <c r="F15" s="35"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="61">
+        <v>46131</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>340</v>
+      </c>
+      <c r="C16" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="E16" s="26"/>
+      <c r="F16" s="35"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A17" s="61">
+        <v>46145</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>341</v>
+      </c>
+      <c r="C17" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>256</v>
+      </c>
+      <c r="E17" s="26"/>
+      <c r="F17" s="35"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="61">
+        <v>46151</v>
+      </c>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D18" s="35"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="35" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="62" t="s">
+        <v>342</v>
+      </c>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="35"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="61" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="63">
+        <v>46285</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>343</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="35" t="s">
+        <v>224</v>
+      </c>
+      <c r="E20" s="26" t="s">
+        <v>270</v>
+      </c>
+      <c r="F20" s="35"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="61">
+        <v>46292</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>344</v>
+      </c>
+      <c r="C21" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>256</v>
+      </c>
+      <c r="E21" s="26"/>
+      <c r="F21" s="35"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="61">
+        <v>46299</v>
+      </c>
+      <c r="B22" s="35" t="s">
         <v>345</v>
       </c>
-      <c r="C13" s="36" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="36" t="s">
+      <c r="C22" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="E22" s="26"/>
+      <c r="F22" s="61"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="63">
+        <v>46361</v>
+      </c>
+      <c r="B23" s="35" t="s">
         <v>346</v>
       </c>
-      <c r="E13" s="27"/>
-      <c r="F13" s="36" t="s">
+      <c r="C23" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="35" t="s">
+        <v>256</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="F23" s="35" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-[...160 lines deleted...]
-    </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A24" s="47"/>
-[...4 lines deleted...]
-      <c r="F24" s="48"/>
+      <c r="A24" s="45"/>
+      <c r="B24" s="46"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="46"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A25" s="50"/>
-[...4 lines deleted...]
-      <c r="F25" s="30"/>
+      <c r="A25" s="48"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17CA4DAC-2C64-4F83-BB0D-C5595F4E58C0}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
       <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="67"/>
-[...3 lines deleted...]
-      <c r="F1" s="68"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="72"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="69" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="59"/>
+      <c r="A2" s="73" t="s">
+        <v>219</v>
+      </c>
+      <c r="B2" s="74"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="F2" s="57"/>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="51"/>
-[...4 lines deleted...]
-      <c r="F5" s="51"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
     </row>
     <row r="6" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="51"/>
-[...4 lines deleted...]
-      <c r="F6" s="51"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
     </row>
     <row r="7" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="51"/>
-[...4 lines deleted...]
-      <c r="F7" s="51"/>
+      <c r="A7" s="49"/>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
     </row>
     <row r="8" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="51"/>
-[...4 lines deleted...]
-      <c r="F8" s="51"/>
+      <c r="A8" s="49"/>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
     </row>
     <row r="9" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="2" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="52"/>
-[...4 lines deleted...]
-      <c r="F11" s="27"/>
+      <c r="A11" s="50"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="52"/>
-[...4 lines deleted...]
-      <c r="F12" s="27"/>
+      <c r="A12" s="50"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A13" s="52"/>
-[...4 lines deleted...]
-      <c r="F13" s="27"/>
+      <c r="A13" s="50"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A14" s="52"/>
-[...4 lines deleted...]
-      <c r="F14" s="27"/>
+      <c r="A14" s="50"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A15" s="52"/>
-[...4 lines deleted...]
-      <c r="F15" s="27"/>
+      <c r="A15" s="50"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="52"/>
-[...4 lines deleted...]
-      <c r="F16" s="27"/>
+      <c r="A16" s="50"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A17" s="52"/>
-[...4 lines deleted...]
-      <c r="F17" s="27"/>
+      <c r="A17" s="50"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A18" s="52"/>
-[...4 lines deleted...]
-      <c r="F18" s="27"/>
+      <c r="A18" s="50"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.9055118110236221" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>