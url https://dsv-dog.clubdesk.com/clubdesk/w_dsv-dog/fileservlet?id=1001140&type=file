--- v2 (2026-08-30)
+++ v3 (2026-10-22)
@@ -14,93 +14,93 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/a97ec6da21a93dc6/Dokumente/Arbeitsordner/DSV-GF/Terminschutztabellen/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{68D9A954-F76B-42D5-B849-5C61E0A58BC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{7642FBDC-E2BB-4E2F-BE71-292403541AF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31CD8647-900A-4C72-9079-C62FB7CCFC5D}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Agi" sheetId="1" r:id="rId1"/>
     <sheet name="Flyball" sheetId="6" r:id="rId2"/>
     <sheet name="Hoopers" sheetId="4" r:id="rId3"/>
     <sheet name="IGP" sheetId="5" r:id="rId4"/>
     <sheet name="Obi" sheetId="7" r:id="rId5"/>
     <sheet name="RO" sheetId="8" r:id="rId6"/>
     <sheet name="THS" sheetId="9" r:id="rId7"/>
     <sheet name="Mond" sheetId="10" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="862" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="397">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Vereinsnummer und Verein</t>
   </si>
   <si>
     <t>T-Sch-Nr.</t>
   </si>
   <si>
     <t>Bemerkung</t>
   </si>
   <si>
     <t xml:space="preserve">                                               Deutscher Sporthund Verband</t>
   </si>
   <si>
     <t>140 LoxNess</t>
   </si>
   <si>
     <t>DSV-Meisterschaften</t>
   </si>
   <si>
     <t>143 Berkel Jumper e. V.</t>
   </si>
   <si>
@@ -1211,50 +1211,86 @@
     <t>HBS Soul dogs (Hünxe)</t>
   </si>
   <si>
     <t>I. Sommerauer</t>
   </si>
   <si>
     <t xml:space="preserve">FCI-Weltmeisterschaft </t>
   </si>
   <si>
     <t>Aarhus, Dänemark</t>
   </si>
   <si>
     <t>dhv Deutsche (Jugend-)Meisterschaft</t>
   </si>
   <si>
     <t>N. Pace-O'Shea (FCI)</t>
   </si>
   <si>
     <t>Verein</t>
   </si>
   <si>
     <t>S. Entholzer</t>
   </si>
   <si>
     <t>statt 27.06.2026</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0032</t>
+  </si>
+  <si>
+    <t>4.MON-26-0001</t>
+  </si>
+  <si>
+    <t>152, Hundefreunde Rhein-Ruhr-Lippe e.V.</t>
+  </si>
+  <si>
+    <t>Kums, Kathleen</t>
+  </si>
+  <si>
+    <t>Schöfer, Nadine</t>
+  </si>
+  <si>
+    <t>FCI Mondioring 1 und 2</t>
+  </si>
+  <si>
+    <t>4.MON-26-0002</t>
+  </si>
+  <si>
+    <t>Meyering, Dirk</t>
+  </si>
+  <si>
+    <t>FCI BH/VT , FCI Mondioring 3</t>
+  </si>
+  <si>
+    <t>Start ab 13 Uhr (Feiertag)</t>
+  </si>
+  <si>
+    <t>4-IGP-26-0033</t>
+  </si>
+  <si>
+    <t>Kölsche Hundefreunde</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###0;###0"/>
     <numFmt numFmtId="165" formatCode="dd\.mm\.yyyy;@"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1614,70 +1650,70 @@
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{5704D555-ECB1-4792-8EC3-AA14CA282ED1}"/>
     <cellStyle name="Standard 3" xfId="2" xr:uid="{80201F5B-0A38-4322-A239-81AE97F642A9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0023D2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2592,66 +2628,66 @@
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView topLeftCell="A46" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>200</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="54" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="55">
         <v>46092</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -3704,66 +3740,66 @@
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B53F798F-AEC2-4A80-933A-7D023D4DD970}">
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>201</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="54" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="55">
         <v>46092</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -3991,66 +4027,66 @@
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB19FB9-69AA-4BB0-AFF1-CE157C2A54F9}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>202</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="54" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="55">
         <v>46157</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -4235,83 +4271,83 @@
       <c r="C17" s="65" t="s">
         <v>352</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>353</v>
       </c>
       <c r="E17" s="31"/>
       <c r="F17" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E6DDBD-B993-47C2-8F80-8823EE0BD8D5}">
   <sheetPr>
     <tabColor theme="4" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:F42"/>
+  <dimension ref="A1:F44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
     <col min="8" max="8" width="22.26953125" customWidth="1"/>
     <col min="11" max="11" width="19.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>203</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="56" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="57">
         <v>46183</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -4854,158 +4890,194 @@
         <v>122</v>
       </c>
       <c r="E37" s="26"/>
       <c r="F37" s="66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" s="34">
         <v>46312</v>
       </c>
       <c r="B38" s="35" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="36" t="s">
         <v>138</v>
       </c>
       <c r="D38" s="35" t="s">
         <v>359</v>
       </c>
       <c r="E38" s="26"/>
       <c r="F38" s="66"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" s="34">
-        <v>46320</v>
+        <v>46313</v>
       </c>
       <c r="B39" s="35" t="s">
-        <v>136</v>
+        <v>385</v>
       </c>
       <c r="C39" s="36" t="s">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="D39" s="35" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="66" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="34">
         <v>46320</v>
       </c>
       <c r="B40" s="35" t="s">
-        <v>360</v>
+        <v>136</v>
       </c>
       <c r="C40" s="36" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D40" s="35" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="E40" s="26"/>
       <c r="F40" s="66" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="34">
-        <v>46334</v>
+        <v>46320</v>
       </c>
       <c r="B41" s="35" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C41" s="36" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="D41" s="35" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E41" s="26"/>
       <c r="F41" s="66" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A42" s="34"/>
-[...2 lines deleted...]
-      <c r="D42" s="35"/>
+      <c r="A42" s="34">
+        <v>46334</v>
+      </c>
+      <c r="B42" s="35" t="s">
+        <v>357</v>
+      </c>
+      <c r="C42" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="35" t="s">
+        <v>122</v>
+      </c>
       <c r="E42" s="26"/>
-      <c r="F42" s="66"/>
+      <c r="F42" s="66" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="34">
+        <v>46341</v>
+      </c>
+      <c r="B43" s="35" t="s">
+        <v>395</v>
+      </c>
+      <c r="C43" s="36" t="s">
+        <v>396</v>
+      </c>
+      <c r="D43" s="35" t="s">
+        <v>234</v>
+      </c>
+      <c r="E43" s="26"/>
+      <c r="F43" s="66" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="34"/>
+      <c r="B44" s="35"/>
+      <c r="C44" s="36"/>
+      <c r="D44" s="35"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0D3D6D8-2D4C-40B3-88AD-4FCC6B7AACA7}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>204</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="56" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="57">
         <v>46157</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -5257,94 +5329,94 @@
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00ED37C0-7650-46DC-8415-9489419C73C4}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:G63"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+    <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="3" width="17.6328125" customWidth="1"/>
     <col min="4" max="4" width="36.6328125" customWidth="1"/>
     <col min="5" max="6" width="20.6328125" customWidth="1"/>
     <col min="7" max="7" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...4 lines deleted...]
-      <c r="G1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="75"/>
     </row>
     <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>205</v>
       </c>
-      <c r="B2" s="74"/>
-[...2 lines deleted...]
-      <c r="E2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
       <c r="F2" s="56" t="s">
         <v>239</v>
       </c>
       <c r="G2" s="57">
         <v>46129</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
-      <c r="C3" s="75"/>
+      <c r="C3" s="70"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>335</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>335</v>
       </c>
       <c r="G4" s="7" t="s">
@@ -5497,1140 +5569,1140 @@
         <v>2</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>335</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>335</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>46025</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="76" t="s">
+      <c r="C14" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G14" s="6"/>
     </row>
     <row r="15" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="4">
         <v>46025</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="76" t="s">
+      <c r="C15" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G15" s="6"/>
     </row>
     <row r="16" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>46026</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="76" t="s">
+      <c r="C16" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G16" s="6"/>
     </row>
     <row r="17" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="4">
         <v>46026</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="76" t="s">
+      <c r="C17" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G17" s="6"/>
     </row>
     <row r="18" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" s="4">
         <v>46074</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="76" t="s">
+      <c r="C18" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="4">
         <v>46089</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C19" s="76" t="s">
+      <c r="C19" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>250</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="6"/>
     </row>
     <row r="20" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="4">
         <v>46116</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="76" t="s">
+      <c r="C20" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>250</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" s="4">
         <v>46116</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="C21" s="76" t="s">
+      <c r="C21" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22" s="4">
         <v>46124</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="76" t="s">
+      <c r="C22" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" s="4">
         <v>46124</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="76" t="s">
+      <c r="C23" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G23" s="6"/>
     </row>
     <row r="24" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" s="4">
         <v>46131</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="76" t="s">
+      <c r="C24" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="6"/>
     </row>
     <row r="25" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" s="4">
         <v>46131</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="C25" s="76" t="s">
+      <c r="C25" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="6"/>
     </row>
     <row r="26" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" s="4">
         <v>46137</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C26" s="76" t="s">
+      <c r="C26" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" s="4">
         <v>46137</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="76" t="s">
+      <c r="C27" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G27" s="6"/>
     </row>
     <row r="28" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="4">
         <v>46138</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C28" s="76" t="s">
+      <c r="C28" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="6"/>
     </row>
     <row r="29" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="4">
         <v>46138</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="76" t="s">
+      <c r="C29" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G29" s="6"/>
     </row>
     <row r="30" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="4">
         <v>46151</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="76" t="s">
+      <c r="C30" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G30" s="6"/>
     </row>
     <row r="31" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" s="4">
         <v>46159</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="76" t="s">
+      <c r="C31" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="4">
         <v>46179</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="76" t="s">
+      <c r="C32" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G32" s="6"/>
     </row>
     <row r="33" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" s="4">
         <v>46179</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="C33" s="76" t="s">
+      <c r="C33" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G33" s="6"/>
     </row>
     <row r="34" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" s="4">
         <v>46180</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="76" t="s">
+      <c r="C34" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>250</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>383</v>
       </c>
       <c r="G34" s="6"/>
     </row>
     <row r="35" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="4">
         <v>46180</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="76" t="s">
+      <c r="C35" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G35" s="6"/>
     </row>
     <row r="36" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" s="4">
         <v>46186</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C36" s="76" t="s">
+      <c r="C36" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G36" s="6"/>
     </row>
     <row r="37" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" s="4">
         <v>46186</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="C37" s="76" t="s">
+      <c r="C37" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G37" s="6"/>
     </row>
     <row r="38" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" s="4">
         <v>46186</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C38" s="77" t="s">
+      <c r="C38" s="72" t="s">
         <v>366</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>250</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" s="4">
         <v>46187</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C39" s="76" t="s">
+      <c r="C39" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" s="4">
         <v>46187</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="76" t="s">
+      <c r="C40" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G40" s="6"/>
     </row>
     <row r="41" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" s="4">
         <v>46229</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="76" t="s">
+      <c r="C41" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G41" s="6"/>
     </row>
     <row r="42" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A42" s="4">
         <v>46229</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C42" s="76" t="s">
+      <c r="C42" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G42" s="6"/>
     </row>
     <row r="43" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A43" s="4">
         <v>46242</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="C43" s="76" t="s">
+      <c r="C43" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G43" s="6"/>
     </row>
     <row r="44" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A44" s="4">
         <v>46242</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="C44" s="76" t="s">
+      <c r="C44" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G44" s="6"/>
     </row>
     <row r="45" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A45" s="4">
         <v>46250</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="C45" s="76" t="s">
+      <c r="C45" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F45" s="5"/>
       <c r="G45" s="6"/>
     </row>
     <row r="46" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A46" s="4">
         <v>46256</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="C46" s="76" t="s">
+      <c r="C46" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A47" s="4">
         <v>46256</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="C47" s="76" t="s">
+      <c r="C47" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F47" s="5"/>
       <c r="G47" s="6" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A48" s="4">
         <v>46271</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="C48" s="76" t="s">
+      <c r="C48" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F48" s="5"/>
       <c r="G48" s="6"/>
     </row>
     <row r="49" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A49" s="4">
         <v>46271</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="C49" s="76" t="s">
+      <c r="C49" s="71" t="s">
         <v>366</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G49" s="6"/>
     </row>
     <row r="50" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A50" s="4">
         <v>46277</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C50" s="76" t="s">
+      <c r="C50" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G50" s="6"/>
     </row>
     <row r="51" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A51" s="4">
         <v>46277</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="C51" s="76" t="s">
+      <c r="C51" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G51" s="6"/>
     </row>
     <row r="52" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A52" s="4">
         <v>46278</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C52" s="76" t="s">
+      <c r="C52" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G52" s="6"/>
     </row>
     <row r="53" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A53" s="4">
         <v>46278</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C53" s="76" t="s">
+      <c r="C53" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G53" s="6"/>
     </row>
     <row r="54" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A54" s="4">
         <v>46292</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="C54" s="76" t="s">
+      <c r="C54" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G54" s="6"/>
     </row>
     <row r="55" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A55" s="4">
         <v>46292</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="C55" s="76" t="s">
+      <c r="C55" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G55" s="6"/>
     </row>
     <row r="56" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A56" s="4">
         <v>46298</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C56" s="76" t="s">
+      <c r="C56" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A57" s="4">
         <v>46298</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C57" s="76" t="s">
+      <c r="C57" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A58" s="4">
         <v>46306</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C58" s="76" t="s">
+      <c r="C58" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G58" s="6"/>
     </row>
     <row r="59" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A59" s="4">
         <v>46326</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="C59" s="76" t="s">
+      <c r="C59" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G59" s="6"/>
     </row>
     <row r="60" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A60" s="4">
         <v>46326</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C60" s="76" t="s">
+      <c r="C60" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G60" s="6"/>
     </row>
     <row r="61" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A61" s="4">
         <v>46334</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C61" s="76" t="s">
+      <c r="C61" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G61" s="6"/>
     </row>
     <row r="62" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A62" s="4">
         <v>46362</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="C62" s="76" t="s">
+      <c r="C62" s="71" t="s">
         <v>373</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G62" s="6"/>
     </row>
     <row r="63" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:C11" xr:uid="{CC112977-9B5C-4262-A9FF-E84ED55EA989}">
       <formula1>"VDH/FCI,VDH,FCI"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C14:C62" xr:uid="{EDF4279C-9579-44A2-976C-7A707E3DE1C1}">
       <formula1>"VDH,FCI"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D97D248B-3F43-44B2-870C-CD274E31C2FD}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+    <sheetView topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>206</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="56" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="57">
         <v>46129</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
@@ -6893,51 +6965,53 @@
         <v>344</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>256</v>
       </c>
       <c r="E21" s="26"/>
       <c r="F21" s="35"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="61">
         <v>46299</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>345</v>
       </c>
       <c r="C22" s="61" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="35" t="s">
         <v>253</v>
       </c>
       <c r="E22" s="26"/>
-      <c r="F22" s="61"/>
+      <c r="F22" s="61" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="63">
         <v>46361</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>346</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>256</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>347</v>
       </c>
       <c r="F23" s="35" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="45"/>
       <c r="B24" s="46"/>
       <c r="C24" s="47"/>
@@ -6951,78 +7025,78 @@
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="24"/>
       <c r="F25" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.9055118110236221" right="0.31496062992125984" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17CA4DAC-2C64-4F83-BB0D-C5595F4E58C0}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="17.6328125" customWidth="1"/>
     <col min="3" max="3" width="36.6328125" customWidth="1"/>
     <col min="4" max="5" width="20.6328125" customWidth="1"/>
     <col min="6" max="6" width="25.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="71"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="76" t="s">
         <v>219</v>
       </c>
-      <c r="B2" s="74"/>
-[...1 lines deleted...]
-      <c r="D2" s="74"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="56" t="s">
         <v>239</v>
       </c>
       <c r="F2" s="57"/>
     </row>
     <row r="3" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="2" t="s">
         <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
@@ -7072,72 +7146,98 @@
       <c r="A9" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>335</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A11" s="50"/>
-[...4 lines deleted...]
-      <c r="F11" s="26"/>
+      <c r="A11" s="50">
+        <v>46340</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>386</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>387</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>389</v>
+      </c>
+      <c r="F11" s="26" t="s">
+        <v>390</v>
+      </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A12" s="50"/>
-[...4 lines deleted...]
-      <c r="F12" s="26"/>
+      <c r="A12" s="50">
+        <v>46341</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>391</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>387</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>392</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>393</v>
+      </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A13" s="50"/>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
-      <c r="F13" s="26"/>
+      <c r="F13" s="26" t="s">
+        <v>394</v>
+      </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A14" s="50"/>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A15" s="50"/>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A16" s="50"/>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
     </row>